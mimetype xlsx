--- v0 (2026-10-15)
+++ v1 (2026-10-16)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>7611584.34</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>100416.68</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.3952417165228441</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.06302083333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034347_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000034347</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -987,51 +987,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>6909868.67</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>102672.64</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.3560315611613498</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46308.06302083333</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034330_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000005000000034330</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1132,51 +1132,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>7136011.01</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>94391.67999999999</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.3642075364454911</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034331_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000005000000034331</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1276,51 +1276,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>7541292.67</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>100416.68</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-0.3818585826082255</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034332_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000005000000034332</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1420,51 +1420,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>7136011.01</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>94391.67999999999</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.3262311376394584</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034333_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000005000000034333</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1564,51 +1564,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>7571417.67</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>100416.68</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.3957755945591628</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034334_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000005000000034334</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1708,51 +1708,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>7591501.01</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>100416.68</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-0.3802277028215795</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46305.06296296296</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034160_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000005000000034160</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1852,51 +1852,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>5781566.41</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>104928.61</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.3039718763690549</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46302.0628125</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034161_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>21000005000000034161</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1996,51 +1996,51 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>5834030.72</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>104928.61</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-0.357723395738307</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46302.0628125</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034162_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>21000005000000034162</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2140,47 +2140,47 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>5865509.3</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>104928.61</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-0.2950282083774038</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46302.0628125</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46310.06298611111</v>
+        <v>46311.06290509259</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>