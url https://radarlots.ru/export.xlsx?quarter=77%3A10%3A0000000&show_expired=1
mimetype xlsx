--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -843,51 +843,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1955132.91</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>58712.7</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.869370144252751</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46291.06311342592</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.06320601852</v>
+        <v>46317.06313657408</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000033985_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000033985</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -987,51 +987,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>2388672.08</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>53557.67</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-2.341605600380275</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46291.06311342592</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46316.06320601852</v>
+        <v>46317.06313657408</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000032146_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000005000000032146</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>