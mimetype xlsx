--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>21384417.66</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>283237.32</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.0169477451180684</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>0/Цокольный этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.06290509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.06291666667</v>
+        <v>46318.06296296296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000054780000002759_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000054780000002759</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,47 +986,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>13646571.32</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>312278.52</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2852312561687473</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>7/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46315.06321759259</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.06291666667</v>
+        <v>46318.06296296296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>