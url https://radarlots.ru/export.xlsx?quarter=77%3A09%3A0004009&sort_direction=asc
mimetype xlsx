--- v1 (2026-10-22)
+++ v2 (2026-10-24)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>21384417.66</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>283237.32</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.0169477451180684</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>0/Цокольный этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.06290509259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.06296296296</v>
+        <v>46319.06298611111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000054780000002759_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000054780000002759</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,47 +986,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>13646571.32</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>312278.52</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2852312561687473</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>7/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46315.06321759259</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46318.06296296296</v>
+        <v>46319.06298611111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>