--- v0 (2026-10-21)
+++ v1 (2026-10-21)
@@ -830,51 +830,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>665405.66</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>39607.48</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-2.576765487687616</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46280.90850694444</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.0875</v>
+        <v>46316.91783564815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000054780000002758_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000054780000002758</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>