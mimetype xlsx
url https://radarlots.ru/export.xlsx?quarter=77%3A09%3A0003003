--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>9451422.92</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>217274.09</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.3498333476331202</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.06321759259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.06291666667</v>
+        <v>46318.06296296296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:ade85987-c3b9-4e55-b488-e881b4972643_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-224182</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>