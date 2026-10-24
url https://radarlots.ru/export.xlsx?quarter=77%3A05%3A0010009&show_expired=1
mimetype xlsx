--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>11640101.75</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>171430.07</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.2926862946021929</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.06309027778</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.06296296296</v>
+        <v>46319.06298611111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000563_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000021740000000563</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -986,51 +986,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>779938.54</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.631165706979937</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000564_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000021740000000564</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1130,51 +1130,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.5496077595622146</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000565_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000021740000000565</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1274,51 +1274,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>825519.37</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-0.6311658441158079</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000566_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000021740000000566</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1418,51 +1418,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>805261.22</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.6311663437610966</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000567_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000021740000000567</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1562,51 +1562,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.6311664573368831</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000568_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000021740000000568</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1706,51 +1706,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>673583.29</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>-0.6311657612527768</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000569_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000021740000000569</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1850,51 +1850,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>855906.58</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>-0.6311663359335316</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000570_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>21000021740000000570</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1994,51 +1994,51 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-0.5496077595622146</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000571_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>21000021740000000571</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2138,51 +2138,51 @@
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>886293.8</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ11" s="5" t="n">
         <v>-0.6311667756222596</v>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000572_1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>21000021740000000572</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2282,51 +2282,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>820454.83</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.631165971684267</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000573_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>21000021740000000573</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2426,51 +2426,51 @@
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>790067.62</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ13" s="5" t="n">
         <v>-0.6311667095026625</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000574_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>21000021740000000574</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2570,51 +2570,51 @@
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>643196.0699999999</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ14" s="5" t="n">
         <v>-0.6115925583935862</v>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000575_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>21000021740000000575</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2714,51 +2714,51 @@
         </is>
       </c>
       <c r="AH15" s="3" t="n">
         <v>1063552.56</v>
       </c>
       <c r="AI15" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ15" s="5" t="n">
         <v>-0.4843610549910198</v>
       </c>
       <c r="AK15" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL15" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ15" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR15" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000576_1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>21000021740000000576</t>
         </is>
       </c>
       <c r="D16" t="n">
         <v>1</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2858,51 +2858,51 @@
         </is>
       </c>
       <c r="AH16" s="3" t="n">
         <v>830583.9</v>
       </c>
       <c r="AI16" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ16" s="5" t="n">
         <v>-0.6311657377418465</v>
       </c>
       <c r="AK16" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL16" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ16" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR16" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000577_1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>21000021740000000577</t>
         </is>
       </c>
       <c r="D17" t="n">
         <v>1</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3002,51 +3002,51 @@
         </is>
       </c>
       <c r="AH17" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI17" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ17" s="5" t="n">
         <v>-0.6311664573368831</v>
       </c>
       <c r="AK17" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ17" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR17" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000578_1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>21000021740000000578</t>
         </is>
       </c>
       <c r="D18" t="n">
         <v>1</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3146,51 +3146,51 @@
         </is>
       </c>
       <c r="AH18" s="3" t="n">
         <v>795132.15</v>
       </c>
       <c r="AI18" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ18" s="5" t="n">
         <v>-0.6311665928739014</v>
       </c>
       <c r="AK18" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL18" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ18" s="4" t="n">
         <v>46308.06260416667</v>
       </c>
       <c r="AR18" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000553_1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>21000021740000000553</t>
         </is>
       </c>
       <c r="D19" t="n">
         <v>1</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3290,51 +3290,51 @@
         </is>
       </c>
       <c r="AH19" s="3" t="n">
         <v>795132.15</v>
       </c>
       <c r="AI19" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ19" s="5" t="n">
         <v>-0.6311665928739014</v>
       </c>
       <c r="AK19" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL19" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ19" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR19" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000554_1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>21000021740000000554</t>
         </is>
       </c>
       <c r="D20" t="n">
         <v>1</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3434,51 +3434,51 @@
         </is>
       </c>
       <c r="AH20" s="3" t="n">
         <v>795132.15</v>
       </c>
       <c r="AI20" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ20" s="5" t="n">
         <v>-0.6311665928739014</v>
       </c>
       <c r="AK20" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL20" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ20" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR20" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000555_1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>21000021740000000555</t>
         </is>
       </c>
       <c r="D21" t="n">
         <v>1</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3578,51 +3578,51 @@
         </is>
       </c>
       <c r="AH21" s="3" t="n">
         <v>805261.22</v>
       </c>
       <c r="AI21" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ21" s="5" t="n">
         <v>-0.6311663437610966</v>
       </c>
       <c r="AK21" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL21" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ21" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR21" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000556_1</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>21000021740000000556</t>
         </is>
       </c>
       <c r="D22" t="n">
         <v>1</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3722,51 +3722,51 @@
         </is>
       </c>
       <c r="AH22" s="3" t="n">
         <v>810325.76</v>
       </c>
       <c r="AI22" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ22" s="5" t="n">
         <v>-0.6311662114752468</v>
       </c>
       <c r="AK22" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL22" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ22" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR22" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000557_1</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>21000021740000000557</t>
         </is>
       </c>
       <c r="D23" t="n">
         <v>1</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -3866,51 +3866,51 @@
         </is>
       </c>
       <c r="AH23" s="3" t="n">
         <v>830583.9</v>
       </c>
       <c r="AI23" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ23" s="5" t="n">
         <v>-0.6311657377418465</v>
       </c>
       <c r="AK23" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL23" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ23" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR23" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000558_1</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>21000021740000000558</t>
         </is>
       </c>
       <c r="D24" t="n">
         <v>1</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4010,51 +4010,51 @@
         </is>
       </c>
       <c r="AH24" s="3" t="n">
         <v>860971.12</v>
       </c>
       <c r="AI24" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ24" s="5" t="n">
         <v>-0.6311662114752468</v>
       </c>
       <c r="AK24" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL24" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ24" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR24" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000559_1</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>21000021740000000559</t>
         </is>
       </c>
       <c r="D25" t="n">
         <v>1</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4154,51 +4154,51 @@
         </is>
       </c>
       <c r="AH25" s="3" t="n">
         <v>805261.22</v>
       </c>
       <c r="AI25" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ25" s="5" t="n">
         <v>-0.6311663437610966</v>
       </c>
       <c r="AK25" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL25" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ25" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR25" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000560_1</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>21000021740000000560</t>
         </is>
       </c>
       <c r="D26" t="n">
         <v>1</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4298,51 +4298,51 @@
         </is>
       </c>
       <c r="AH26" s="3" t="n">
         <v>860971.12</v>
       </c>
       <c r="AI26" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ26" s="5" t="n">
         <v>-0.6311662114752468</v>
       </c>
       <c r="AK26" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL26" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ26" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR26" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000561_1</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>21000021740000000561</t>
         </is>
       </c>
       <c r="D27" t="n">
         <v>1</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4442,51 +4442,51 @@
         </is>
       </c>
       <c r="AH27" s="3" t="n">
         <v>830583.9</v>
       </c>
       <c r="AI27" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ27" s="5" t="n">
         <v>-0.6311657377418465</v>
       </c>
       <c r="AK27" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL27" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ27" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR27" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000562_1</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>21000021740000000562</t>
         </is>
       </c>
       <c r="D28" t="n">
         <v>1</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4586,51 +4586,51 @@
         </is>
       </c>
       <c r="AH28" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI28" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ28" s="5" t="n">
         <v>-0.6311664573368831</v>
       </c>
       <c r="AK28" t="inlineStr">
         <is>
           <t>1/Подземный этаж</t>
         </is>
       </c>
       <c r="AL28" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ28" s="4" t="n">
         <v>46302.06260416667</v>
       </c>
       <c r="AR28" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06263888889</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000543_1</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>21000021740000000543</t>
         </is>
       </c>
       <c r="D29" t="n">
         <v>1</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4730,51 +4730,51 @@
         </is>
       </c>
       <c r="AH29" s="3" t="n">
         <v>840712.98</v>
       </c>
       <c r="AI29" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ29" s="5" t="n">
         <v>-0.5496073344793606</v>
       </c>
       <c r="AK29" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL29" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ29" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR29" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000544_1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>21000021740000000544</t>
         </is>
       </c>
       <c r="D30" t="n">
         <v>1</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -4874,51 +4874,51 @@
         </is>
       </c>
       <c r="AH30" s="3" t="n">
         <v>810325.76</v>
       </c>
       <c r="AI30" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ30" s="5" t="n">
         <v>-0.5496076540871662</v>
       </c>
       <c r="AK30" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL30" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ30" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR30" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000545_1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>21000021740000000545</t>
         </is>
       </c>
       <c r="D31" t="n">
         <v>1</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5018,51 +5018,51 @@
         </is>
       </c>
       <c r="AH31" s="3" t="n">
         <v>850842.05</v>
       </c>
       <c r="AI31" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ31" s="5" t="n">
         <v>-0.5496084143937172</v>
       </c>
       <c r="AK31" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL31" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ31" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR31" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000546_1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>21000021740000000546</t>
         </is>
       </c>
       <c r="D32" t="n">
         <v>1</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5162,51 +5162,51 @@
         </is>
       </c>
       <c r="AH32" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI32" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ32" s="5" t="n">
         <v>-0.5496077595622146</v>
       </c>
       <c r="AK32" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL32" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ32" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR32" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000547_1</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>21000021740000000547</t>
         </is>
       </c>
       <c r="D33" t="n">
         <v>1</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5306,51 +5306,51 @@
         </is>
       </c>
       <c r="AH33" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI33" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ33" s="5" t="n">
         <v>-0.5496077595622146</v>
       </c>
       <c r="AK33" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL33" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ33" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR33" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000548_1</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>21000021740000000548</t>
         </is>
       </c>
       <c r="D34" t="n">
         <v>1</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5450,51 +5450,51 @@
         </is>
       </c>
       <c r="AH34" s="3" t="n">
         <v>769809.47</v>
       </c>
       <c r="AI34" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ34" s="5" t="n">
         <v>-0.5496081127710732</v>
       </c>
       <c r="AK34" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL34" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ34" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR34" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000549_1</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>21000021740000000549</t>
         </is>
       </c>
       <c r="D35" t="n">
         <v>1</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5594,51 +5594,51 @@
         </is>
       </c>
       <c r="AH35" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI35" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ35" s="5" t="n">
         <v>-0.5496077595622146</v>
       </c>
       <c r="AK35" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL35" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ35" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR35" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000550_1</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>21000021740000000550</t>
         </is>
       </c>
       <c r="D36" t="n">
         <v>1</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5738,51 +5738,51 @@
         </is>
       </c>
       <c r="AH36" s="3" t="n">
         <v>795132.15</v>
       </c>
       <c r="AI36" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ36" s="5" t="n">
         <v>-0.5496078230518033</v>
       </c>
       <c r="AK36" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL36" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ36" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR36" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000551_1</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>21000021740000000551</t>
         </is>
       </c>
       <c r="D37" t="n">
         <v>1</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -5882,51 +5882,51 @@
         </is>
       </c>
       <c r="AH37" s="3" t="n">
         <v>749551.33</v>
       </c>
       <c r="AI37" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ37" s="5" t="n">
         <v>-0.5496083503714149</v>
       </c>
       <c r="AK37" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL37" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ37" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR37" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>torgi_gov:21000021740000000552_1</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>21000021740000000552</t>
         </is>
       </c>
       <c r="D38" t="n">
         <v>1</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -6026,51 +6026,51 @@
         </is>
       </c>
       <c r="AH38" s="3" t="n">
         <v>800196.6899999999</v>
       </c>
       <c r="AI38" s="3" t="n">
         <v>50645.36</v>
       </c>
       <c r="AJ38" s="5" t="n">
         <v>-0.5843492179404042</v>
       </c>
       <c r="AK38" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL38" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ38" s="4" t="n">
         <v>46294.06262731482</v>
       </c>
       <c r="AR38" s="4" t="n">
-        <v>46318.06261574074</v>
+        <v>46319.06265046296</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>fedresurs:9f71ae1a-3213-4f64-9254-788346987970_2</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>69844-ОТПП</t>
         </is>
       </c>
       <c r="D39" t="n">
         <v>2</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>