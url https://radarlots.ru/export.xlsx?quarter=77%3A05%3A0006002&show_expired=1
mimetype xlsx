--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -842,51 +842,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>877949.04</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>73777.23</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.2213692949650015</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2/Подвал</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000032234_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000005000000032234</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>