--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -866,51 +866,51 @@
       <c r="AR2" s="4" t="n">
         <v>46318.06296296296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:23000054780000002584_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>23000054780000002584</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>1/8 доля в праве общей долевой собственности на квартиру пл.54,4кв.м по адресу: Российская Федерация, город Москва, вн.тер.г. муниципальный округ Бутырский, улица Фонвизина, дом 2/14, квартира 31, к/н 77:02:0020004:4484</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Бутырский, ул. Фонвизина, дом 2/14, кв. 31</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>77:02:0020004:4484</t>