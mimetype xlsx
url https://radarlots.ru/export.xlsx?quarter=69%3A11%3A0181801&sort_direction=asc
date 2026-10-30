--- v0 (2026-10-27)
+++ v1 (2026-10-30)
@@ -820,47 +820,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Вид объекта недвижимости: Земельный участок, кадастровый номер: 69:11:0181801:323, адрес (местоположение): Российская Федерация, Тверская область, м.р-н Калязинский, с.п. Алферовское, тер. снт Елена, з/у 94, площадь: 1000 кв.м (10 «соток»), категория земель: Земли сельскохозяйственного назначения, вид разрешенного использования: Для ведения садоводства, вид, номер и дата государственной регистрации права: Собственность № 69-69-08/008/2013-293 от 30.05.2013 г.
 Ознакомление с имуществом производится самостоятельно по месту нахождения имущества каждый вторник, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по телефону: +79375129777</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ba0d8c0e-9808-4f69-9c03-e044050761bf</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>277000</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>277</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.5740072202166064</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46314.89927083333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46322.08704861111</v>
+        <v>46325.07751157408</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>