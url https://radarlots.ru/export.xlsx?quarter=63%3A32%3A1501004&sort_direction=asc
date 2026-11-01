--- v0 (2026-11-01)
+++ v1 (2026-11-01)
@@ -820,47 +820,47 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый номер: 63:32:1501004:598, площадью 450 кв.м., категория земель: Земли сельскохозяйственного назначения, виды разрешенного использования: для садоводства, по адресу: Самарская область, муниципальный район Ставропольский, сельское поселение Пискалы СНТ «Природа», ул. Яблоневая 2, уч. № 28.
 Ознакомление с имуществом и с документами по согласованию с организатором торгов: Широков Максим Сергеевич, в рабочие дни с 9:00 до 18:00 (время Самарское), по телефону +7 904 733 00 20, e-mail: torgi.maksim.shirokov@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b5dd4228-cea2-4ffe-8da5-248652327c10</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>84906</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>188.68</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.09561161755353</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46323.08025462963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.89347222223</v>
+        <v>46327.89319444444</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>