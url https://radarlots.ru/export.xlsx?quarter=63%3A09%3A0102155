--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -824,47 +824,47 @@
 С 1 марта 2025 года вступил в силу Федеральный закон от 26.12.2024 № 487- ФЗ «О внесении изменений в отдельные законодательные акты Российской Федерации» Межевание земельного участка осуществляется самостоятельно покупателем имущества за своей счет. Финансовый управляющий не предоставляет услуг межевания.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется по согласованию с организатором торгов по эл. почте: bogdan_monoul@mail.ru и тел.: 8-927-054-67-89 (в рабочие часы). Ознакомление с имуществом производится самостоятельно и за счет потенциального покупателя с момента публикации сообщения о продаже имущества и до окончания приема заявок. Все риски, связанные с не ознакомлением с имуществом и отсутствием полной информации об имуществе в результате не ознакомления (не полного ознакомления) с имуществом несет покупатель, при таких обстоятельствах покупатель не вправе уклоняться от подписания договора купли-продажи, акта приема-передачи имущества и оплаты в полном объеме. Организатор торгов не несет ответственность в случае невозможности личного ознакомления с имуществом по не зависящим от них причинам.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e66dc876-b0bc-4512-9e3f-35de040e18d1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>21436463.76</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1355.28</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Общая долевая собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.89775462963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08042824074</v>
+        <v>46327.08053240741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>