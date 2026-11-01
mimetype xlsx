--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -823,47 +823,47 @@
 Земельный участок общей площадью 452 +/- 7.44 кв.м. с кадастровым номером 63:04:0301026:628, категория земель: Земли промышленности, энергетики, транспорта, связи, радиовещания, телевидения, информатики, земли для обеспечения космической деятельности, земли обороны, безопасности и земли иного специального назначения, виды разрешенного использования: Пищевая промышленность, расположенный по адресу: Самарская область, г. Новокуйбышевск, ул. Товарная, земельный участок 1;
 Нежилое здание общей площадью 1116.4 кв.м. с кадастровым номером 63:04:0301026:304, расположенное по адресу: Самарская область, городской округ Новокуйбышевск, город Новокуйбышевск, улица Товарная, здание 1 (литера А 1, этажность 3).
 Ознакомление участников с условиями торгов, характеристиками лота и документацией (в т.ч. с проектом договора купли-продажи, задатка) осуществляется по предварительному согласованию с организатором торгов, заранее связавшись по электронной почте gusev17995@gmail.com, тел. 8 927 051 78 91.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/cb439fdc-2da2-442d-aad1-e76ec5fc615a</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>452284.76</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1000.63</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46309.88476851852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08143518519</v>
+        <v>46327.0816087963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>