--- v0 (2026-10-29)
+++ v1 (2026-10-31)
@@ -838,47 +838,47 @@
 17. Артскважина 120 м;
 18. Артскважина 135 м;
 19. Газопровод, протяженность 563,0 м;
 20. Сеть водопровода (материал: полипропилен, протяженность 300,00 м, диаметр труб от 110,00 мм до 160 мм);
 21. Сеть канализации (протяженность 400 м, глубина от 1,5 м до 3,0 м, диаметр труб от 220 мм до 300 мм)
 Объекты находятся на земельном участке кад. №62:25:0070504:51
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом осуществляется по предварительному согласованию с конкурсным управляющим Колесниковым Сергеем Владимировичем. Запросы направляются по адресу электронной почты: kolesnikovsv123@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6d5c4551-d7e8-4870-aba0-b7e87b726568</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>16277926.61</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>295.57</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46278.06974537037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46324.91954861111</v>
+        <v>46326.10637731481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>