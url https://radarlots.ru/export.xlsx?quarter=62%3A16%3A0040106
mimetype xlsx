--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -818,47 +818,47 @@
         <v>46338.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Доля в праве общей долевой собственности на земельный участок, доля в праве в размере 550/1613, кадастровый номер: 62:16:0040106:116, местоположение: Российская Федерация, Рязанская обл., р-н Сапожковский, р.п. Сапожок, ул. Новослободская, дом 25.
 Дополнительная информация на указанном земельном участке расположен объект недвижимости – многоквартирный дом с кадастровым номером 62:16:0040106:137, квартиры в котором принадлежат на праве собственности третьим лица.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом происходит по рабочим дням по месту нахождения имущества предварительно согласовав дату по эл. почта: yv_mitrofanova@mail.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/bfebfb5d-72fc-4f1e-97fc-295177dad7d0</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>279887.76</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>173.52</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.90365740741</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08189814815</v>
+        <v>46326.8953587963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>