--- v0 (2026-10-16)
+++ v1 (2026-10-22)
@@ -828,51 +828,51 @@
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/e32b7bd0-5379-4178-87da-3348b679cf0b</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>474620.65</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>11985.37</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.08552083333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46311.08546296296</v>
+        <v>46317.08817129629</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:e106d0dd-4557-40f6-b977-ad8d26f047df_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>13787</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>