--- v0 (2026-10-23)
+++ v1 (2026-10-23)
@@ -834,51 +834,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Продажа объекта культурного наследия - Памятник Усадьба "Лиды": главный дом, 1910-е гг. с комплексом зданий и сооружений с земельным участком 54 080 кв.м. в г.о. Кашира</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000028129_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>48268845.21</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>27748.69</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46283.06302083333</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.0653125</v>
+        <v>46319.06505787037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:24000035320000000594_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>24000035320000000594</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -978,47 +978,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>1329342.09</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>14672.65</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.1246164634717914</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>01/Этаж, подвал/Подвал</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46304.06443287037</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46318.06460648148</v>
+        <v>46319.06436342592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>