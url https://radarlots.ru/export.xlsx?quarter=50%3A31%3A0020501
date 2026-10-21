--- v0 (2026-10-18)
+++ v1 (2026-10-21)
@@ -704,690 +704,834 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>torgi_gov:24000035310000000644_12</t>
+          <t>torgi_gov:24000035330000000619_28</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>24000035310000000644</t>
+          <t>24000035330000000619</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Земельный участок, общ. пл. 916+/-11 кв.м., к/н: 50:31:0020501:9195; жилой дом, общ. пл. 224,3 кв.м., к/н: 50:31:0020501:6514, адрес: МО, м.о. Чехов, д. Покров, ул. Новая, д. уч. 12а. П.1503-ПТ от 21.09.26. Собственник: Золотарев Л.А. Взыск: ПАО Сбербанк в лице филиала - Среднерусский Банк ПАО Сбербанк. Цена: 8 442 880,00р.</t>
+          <t>Квартира, общ.пл. 42,1 кв.м., к/н: 50:31:0020501:6649, адрес: МО, г. Чехов, ул. Земская, д. 13, кв. 42. П.1493-ПОТ от 29.09.26. Собств: Петров П.А. Взыск: АО Банк Дом.РФ. Цена: 5 591 848,00 р.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Здания</t>
+          <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>обл. Московская м.о. Чехов, д. Покров, ул. Новая, д. уч. 12а.</t>
+          <t>обл. Московская МО, г. Чехов, ул. Земская, д. 13, кв. 42.</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>50:31:0020501:6514</t>
+          <t>50:31:0020501:6649</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
-        <v>224.3</v>
+        <v>42.1</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>8442880</v>
+        <v>5591848</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>37641.02</v>
+        <v>132822.99</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>422144</v>
+        <v>279592</v>
       </c>
       <c r="P2" s="3" t="n">
         <v>2000</v>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
-          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/1e6rJ_WjCgaH8xZ9XhB7vg/xcgjeGkBcqb1mCkQsMLhXg</t>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/_m-yOgV16xRpXafO1L32sA/M8vTtvYr1VO_2ZAylFJpUw</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
-          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРАВОВЫЕ ТОРГИ"</t>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФЕССИОНАЛЬНЫЙ ОРГАНИЗАТОР ТОРГОВ"</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
-          <t>9719068445</t>
+          <t>9731135112</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
-        <v>46310.625</v>
+        <v>46314.625</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46322.625</v>
+        <v>46324.625</v>
       </c>
       <c r="AE2" s="4" t="n">
-        <v>46324.5</v>
+        <v>46332.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Земельный участок, общ. пл. 916+/-11 кв.м., к/н: 50:31:0020501:9195; жилой дом, общ. пл. 224,3 кв.м., к/н: 50:31:0020501:6514, адрес: МО, м.о. Чехов, д. Покров, ул. Новая, д. уч. 12а.</t>
+          <t>Квартира, общ.пл. 42,1 кв.м., к/н: 50:31:0020501:6649, адрес: МО, г. Чехов, ул. Земская, д. 13, кв. 42.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/24000035310000000644_12</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000619_28</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
-        <v>9873007.1</v>
+        <v>3213112</v>
       </c>
       <c r="AI2" s="3" t="n">
-        <v>44016.97</v>
+        <v>76320.95</v>
+      </c>
+      <c r="AJ2" s="5" t="n">
+        <v>-0.7403215325204973</v>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t>12/Этаж</t>
+        </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
-          <t>Жилой дом</t>
-[...4 lines deleted...]
-          <t>Собственность</t>
+          <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
-        <v>46311.06511574074</v>
+        <v>46315.06539351852</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46312.06502314815</v>
+        <v>46316.0646412037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_1</t>
+          <t>torgi_gov:24000035310000000644_12</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Федресурс</t>
+          <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ПП-223375</t>
+          <t>24000035310000000644</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Лот №1</t>
+          <t>Земельный участок, общ. пл. 916+/-11 кв.м., к/н: 50:31:0020501:9195; жилой дом, общ. пл. 224,3 кв.м., к/н: 50:31:0020501:6514, адрес: МО, м.о. Чехов, д. Покров, ул. Новая, д. уч. 12а. П.1503-ПТ от 21.09.26. Собственник: Золотарев Л.А. Взыск: ПАО Сбербанк в лице филиала - Среднерусский Банк ПАО Сбербанк. Цена: 8 442 880,00р.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Здания и сооружения предприятий торговли, общественного питания, жилищно-коммунального хозяйства</t>
+          <t>Здания</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Московская область, г. Чехов, мкр. Губернский</t>
+          <t>обл. Московская м.о. Чехов, д. Покров, ул. Новая, д. уч. 12а.</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>50:31:0020501:9119</t>
+          <t>50:31:0020501:6514</t>
         </is>
       </c>
       <c r="K3" s="2" t="n">
-        <v>190</v>
+        <v>224.3</v>
       </c>
       <c r="L3" s="3" t="n">
-        <v>5905494</v>
-[...2 lines deleted...]
-        <v>6947640</v>
+        <v>8442880</v>
       </c>
       <c r="N3" s="3" t="n">
-        <v>31081.55</v>
+        <v>37641.02</v>
       </c>
       <c r="O3" s="3" t="n">
-        <v>590549.4</v>
+        <v>422144</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>Иная собственность</t>
+        </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>Публичное предложение</t>
+          <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
-          <t>Альфалот</t>
-[...9 lines deleted...]
-          <t>7736003162</t>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/1e6rJ_WjCgaH8xZ9XhB7vg/xcgjeGkBcqb1mCkQsMLhXg</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРАВОВЫЕ ТОРГИ"</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>9719068445</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
-        <v>46286.41666666666</v>
+        <v>46310.625</v>
       </c>
       <c r="AD3" s="4" t="n">
-        <v>46397.79166666666</v>
+        <v>46322.625</v>
+      </c>
+      <c r="AE3" s="4" t="n">
+        <v>46324.5</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
-          <t>Лот №1. Тепловая сеть, кад. № 50:31:0020501:9119, пл. 190 кв.м., адрес: Московская область, г. Чехов, мкр. Губернский</t>
+          <t>Земельный участок, общ. пл. 916+/-11 кв.м., к/н: 50:31:0020501:9195; жилой дом, общ. пл. 224,3 кв.м., к/н: 50:31:0020501:6514, адрес: МО, м.о. Чехов, д. Покров, ул. Новая, д. уч. 12а.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>https://fedresurs.ru/bidding/15e3f776-73df-45da-96e4-23931c8a4c94</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/24000035310000000644_12</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
-        <v>126537.18</v>
+        <v>9873007.1</v>
       </c>
       <c r="AI3" s="3" t="n">
-        <v>7356.81</v>
-[...2 lines deleted...]
-        <v>-45.67003010498575</v>
+        <v>44016.97</v>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>Жилой дом</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t>Собственность</t>
+        </is>
       </c>
       <c r="AQ3" s="4" t="n">
-        <v>46283.90586805555</v>
+        <v>46311.06511574074</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46312.9068287037</v>
+        <v>46316.06512731482</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_3</t>
+          <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ПП-223375</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Лот №3</t>
+          <t>Лот №1</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Здания и сооружения предприятий торговли, общественного питания, жилищно-коммунального хозяйства</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Московская область, г. Чехов, мкр. Губернский</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>50:31:0020501:9212</t>
+          <t>50:31:0020501:9119</t>
         </is>
       </c>
       <c r="K4" s="2" t="n">
-        <v>219</v>
+        <v>190</v>
       </c>
       <c r="L4" s="3" t="n">
-        <v>2637873</v>
+        <v>5558112</v>
       </c>
       <c r="M4" s="3" t="n">
-        <v>3103380</v>
+        <v>6947640</v>
       </c>
       <c r="N4" s="3" t="n">
-        <v>12045.08</v>
+        <v>29253.22</v>
       </c>
       <c r="O4" s="3" t="n">
-        <v>263787.3</v>
+        <v>555811.2</v>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Альфалот</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>АО "СУ-155"</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>7736003162</t>
         </is>
       </c>
       <c r="AC4" s="4" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD4" s="4" t="n">
         <v>46397.79166666666</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Лот №3. Канализация хоз.-бытовая, кад. № 50:31:0020501:9212, пл. 219 кв.м., адрес: Московская область, г. Чехов, мкр. Губернский</t>
+          <t>Лот №1. Тепловая сеть, кад. № 50:31:0020501:9119, пл. 190 кв.м., адрес: Московская область, г. Чехов, мкр. Губернский</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/15e3f776-73df-45da-96e4-23931c8a4c94</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
-        <v>468025.41</v>
+        <v>126537.18</v>
       </c>
       <c r="AI4" s="3" t="n">
-        <v>2137.1</v>
+        <v>7356.81</v>
       </c>
       <c r="AJ4" s="5" t="n">
-        <v>-4.636174753845096</v>
+        <v>-42.92473421645717</v>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46283.90586805555</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46312.9068287037</v>
+        <v>46315.92127314815</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_5</t>
+          <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_3</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ПП-223375</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Лот №5</t>
+          <t>Лот №3</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Здания и сооружения предприятий торговли, общественного питания, жилищно-коммунального хозяйства</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Московская область, г. Чехов, мкр. Губернский</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>50:31:0020501:9118</t>
+          <t>50:31:0020501:9212</t>
         </is>
       </c>
       <c r="K5" s="2" t="n">
-        <v>134</v>
+        <v>219</v>
       </c>
       <c r="L5" s="3" t="n">
-        <v>2373030</v>
+        <v>2482704</v>
       </c>
       <c r="M5" s="3" t="n">
-        <v>2791800</v>
+        <v>3103380</v>
       </c>
       <c r="N5" s="3" t="n">
-        <v>17709.18</v>
+        <v>11336.55</v>
       </c>
       <c r="O5" s="3" t="n">
-        <v>237303</v>
+        <v>248270.4</v>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Альфалот</t>
         </is>
       </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>АО "СУ-155"</t>
         </is>
       </c>
       <c r="AB5" t="inlineStr">
         <is>
           <t>7736003162</t>
         </is>
       </c>
       <c r="AC5" s="4" t="n">
         <v>46286.41666666666</v>
       </c>
       <c r="AD5" s="4" t="n">
         <v>46397.79166666666</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Лот №5. Наружные сети дождевой канализации, кад. № 50:31:0020501:9118, пл. 134 кв.м., адрес: Московская область, г. Чехов, мкр. Губернский</t>
+          <t>Лот №3. Канализация хоз.-бытовая, кад. № 50:31:0020501:9212, пл. 219 кв.м., адрес: Московская область, г. Чехов, мкр. Губернский</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/15e3f776-73df-45da-96e4-23931c8a4c94</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
-        <v>126537.18</v>
+        <v>468025.41</v>
       </c>
       <c r="AI5" s="3" t="n">
-        <v>7356.81</v>
+        <v>2137.1</v>
       </c>
       <c r="AJ5" s="5" t="n">
-        <v>-17.75361850169255</v>
+        <v>-4.304635062442443</v>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46283.90586805555</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46312.9068287037</v>
+        <v>46315.92127314815</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
+          <t>fedresurs:15e3f776-73df-45da-96e4-23931c8a4c94_5</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>ПП-223375</t>
+        </is>
+      </c>
+      <c r="D6" t="n">
+        <v>5</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Лот №5</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Здания и сооружения предприятий торговли, общественного питания, жилищно-коммунального хозяйства</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Московская область, г. Чехов, мкр. Губернский</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>50:31:0020501:9118</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="n">
+        <v>134</v>
+      </c>
+      <c r="L6" s="3" t="n">
+        <v>2233440</v>
+      </c>
+      <c r="M6" s="3" t="n">
+        <v>2791800</v>
+      </c>
+      <c r="N6" s="3" t="n">
+        <v>16667.46</v>
+      </c>
+      <c r="O6" s="3" t="n">
+        <v>223344</v>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>Публичное предложение</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>Альфалот</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>АО "СУ-155"</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t>7736003162</t>
+        </is>
+      </c>
+      <c r="AC6" s="4" t="n">
+        <v>46286.41666666666</v>
+      </c>
+      <c r="AD6" s="4" t="n">
+        <v>46397.79166666666</v>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t>Лот №5. Наружные сети дождевой канализации, кад. № 50:31:0020501:9118, пл. 134 кв.м., адрес: Московская область, г. Чехов, мкр. Губернский</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/15e3f776-73df-45da-96e4-23931c8a4c94</t>
+        </is>
+      </c>
+      <c r="AH6" s="3" t="n">
+        <v>126537.18</v>
+      </c>
+      <c r="AI6" s="3" t="n">
+        <v>7356.81</v>
+      </c>
+      <c r="AJ6" s="5" t="n">
+        <v>-16.65046447218122</v>
+      </c>
+      <c r="AQ6" s="4" t="n">
+        <v>46283.90586805555</v>
+      </c>
+      <c r="AR6" s="4" t="n">
+        <v>46315.92127314815</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
           <t>torgi_gov:21000005000000033629_1</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr">
+      <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="C7" t="inlineStr">
         <is>
           <t>21000005000000033629</t>
         </is>
       </c>
-      <c r="D6" t="n">
+      <c r="D7" t="n">
         <v>1</v>
       </c>
-      <c r="E6" t="inlineStr">
+      <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
       </c>
-      <c r="F6" t="inlineStr">
+      <c r="F7" t="inlineStr">
         <is>
           <t>Продажа имущества, находящегося в собственности города Москвы: жилое помещение по адресу Московская обл., г. Чехов, ул. Земская, д. 13, кв. 269, общей площадью 61,6 кв. м,  (Этаж 7), кадастровый номер: 50:31:0020501:3902</t>
         </is>
       </c>
-      <c r="G6" t="inlineStr">
+      <c r="G7" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
-      <c r="H6" t="inlineStr">
+      <c r="H7" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
-      <c r="I6" t="inlineStr">
+      <c r="I7" t="inlineStr">
         <is>
           <t>обл. Московская, м.о. Чехов, г. Чехов, ул. Земская, дом 13, кв. 269</t>
         </is>
       </c>
-      <c r="J6" t="inlineStr">
+      <c r="J7" t="inlineStr">
         <is>
           <t>50:31:0020501:3902</t>
         </is>
       </c>
-      <c r="K6" s="2" t="n">
+      <c r="K7" s="2" t="n">
         <v>60.2</v>
       </c>
-      <c r="L6" s="3" t="n">
+      <c r="L7" s="3" t="n">
         <v>6258000</v>
       </c>
-      <c r="N6" s="3" t="n">
+      <c r="N7" s="3" t="n">
         <v>103953.49</v>
       </c>
-      <c r="O6" s="3" t="n">
+      <c r="O7" s="3" t="n">
         <v>125160</v>
       </c>
-      <c r="P6" s="3" t="n">
+      <c r="P7" s="3" t="n">
         <v>31290</v>
       </c>
-      <c r="T6" t="inlineStr">
+      <c r="T7" t="inlineStr">
         <is>
           <t>Собственность субъектов РФ</t>
         </is>
       </c>
-      <c r="U6" t="inlineStr">
+      <c r="U7" t="inlineStr">
         <is>
           <t>Продажа (приватизация) государственного и муниципального имущества</t>
         </is>
       </c>
-      <c r="V6" t="inlineStr">
+      <c r="V7" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
-      <c r="W6" t="inlineStr">
+      <c r="W7" t="inlineStr">
         <is>
           <t>Единая электронная торговая площадка</t>
         </is>
       </c>
-      <c r="X6" t="inlineStr">
+      <c r="X7" t="inlineStr">
         <is>
           <t>https://178fz.roseltorg.ru/#com/procedure/view/procedure/653896</t>
         </is>
       </c>
-      <c r="Y6" t="inlineStr">
+      <c r="Y7" t="inlineStr">
         <is>
           <t>ДЕПАРТАМЕНТ ГОРОДА МОСКВЫ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ</t>
         </is>
       </c>
-      <c r="Z6" t="inlineStr">
+      <c r="Z7" t="inlineStr">
         <is>
           <t>7704515009</t>
         </is>
       </c>
-      <c r="AC6" s="4" t="n">
+      <c r="AC7" s="4" t="n">
         <v>46279.83333333334</v>
       </c>
-      <c r="AD6" s="4" t="n">
+      <c r="AD7" s="4" t="n">
         <v>46328.625</v>
       </c>
-      <c r="AE6" s="4" t="n">
+      <c r="AE7" s="4" t="n">
         <v>46337.41666666666</v>
       </c>
-      <c r="AF6" t="inlineStr">
+      <c r="AF7" t="inlineStr">
         <is>
           <t>Продажа имущества, находящегося в собственности города Москвы: жилое помещение по адресу Московская обл., г. Чехов, ул. Земская, д. 13, кв. 269,
 общей площадью 61,6 кв. м,  (Этаж 7), кадастровый номер: 50:31:0020501:3902</t>
         </is>
       </c>
-      <c r="AG6" t="inlineStr">
+      <c r="AG7" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000005000000033629_1</t>
         </is>
       </c>
-      <c r="AH6" s="3" t="n">
+      <c r="AH7" s="3" t="n">
         <v>4594521.19</v>
       </c>
-      <c r="AI6" s="3" t="n">
+      <c r="AI7" s="3" t="n">
         <v>76320.95</v>
       </c>
-      <c r="AJ6" s="5" t="n">
+      <c r="AJ7" s="5" t="n">
         <v>-0.3620570547417585</v>
       </c>
-      <c r="AK6" t="inlineStr">
+      <c r="AK7" t="inlineStr">
         <is>
           <t>07/Этаж</t>
         </is>
       </c>
-      <c r="AL6" t="inlineStr">
+      <c r="AL7" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
-      <c r="AQ6" s="4" t="n">
+      <c r="AQ7" s="4" t="n">
         <v>46280.1791087963</v>
       </c>
-      <c r="AR6" s="4" t="n">
-        <v>46312.06460648148</v>
+      <c r="AR7" s="4" t="n">
+        <v>46316.0646412037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>