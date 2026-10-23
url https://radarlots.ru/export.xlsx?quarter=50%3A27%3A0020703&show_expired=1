--- v0 (2026-10-16)
+++ v1 (2026-10-23)
@@ -703,177 +703,313 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>torgi_gov:24000035330000000606_17</t>
+          <t>torgi_gov:24000035330000000620_12</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>24000035330000000606</t>
+          <t>24000035330000000620</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Не состоялся</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>Жилой дом, общ.пл. 69,7 кв.м., к/н: 50:27:0020703:591; Зем. уч., общ.пл. 480 +/-8 кв.м., к/н: 50:27:0020703:284, адрес: МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105. П.1446-ПОТ от 11.09.26. Собств: Трей В.В., Семёнов А.А. Взыск: ПАО Сбербанк. Цена: 3 066 400,00 р.</t>
+          <t>Жилой дом, общ.пл. 69,7 кв.м., к/н: 50:27:0020703:591; Зем. уч., общ.пл. 480 +/-8 кв.м., к/н: 50:27:0020703:284, адрес: МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105. П.1446-ПОТ от 11.09.26. Собств: Трей В.В., Семёнов А.А. Взыск: ПАО Сбербанк. Цена: 2 606 440,00 р.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>обл. Московская МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105.</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:27:0020703:591</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>69.7</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>3066400</v>
+        <v>2606440</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>43994.26</v>
+        <v>37395.12</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>153320</v>
+        <v>130322</v>
       </c>
       <c r="P2" s="3" t="n">
         <v>2000</v>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Иная собственность</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
-          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/qLmDZmb3k3NqbbGnmU-5gA/h_VVtANh6c3tz_oe4Le3sQ</t>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/McHTubg-S_nYfGkEDW0kTw/nVCUcvqxp0FO4wMBCp9WlQ</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФЕССИОНАЛЬНЫЙ ОРГАНИЗАТОР ТОРГОВ"</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
           <t>9731135112</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
-        <v>46290.625</v>
+        <v>46314.625</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46301.625</v>
+        <v>46324.625</v>
       </c>
       <c r="AE2" s="4" t="n">
-        <v>46307.5</v>
+        <v>46332.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Жилой дом, общ.пл. 69,7 кв.м., к/н: 50:27:0020703:591; Зем. уч., общ.пл. 480 +/-8 кв.м., к/н: 50:27:0020703:284, адрес: МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000606_17</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000620_12</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>632699.74</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>9077.469999999999</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
+        <v>46315.06587962963</v>
+      </c>
+      <c r="AR2" s="4" t="n">
+        <v>46318.0653125</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>torgi_gov:24000035330000000606_17</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>24000035330000000606</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>17</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Жилой дом, общ.пл. 69,7 кв.м., к/н: 50:27:0020703:591; Зем. уч., общ.пл. 480 +/-8 кв.м., к/н: 50:27:0020703:284, адрес: МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105. П.1446-ПОТ от 11.09.26. Собств: Трей В.В., Семёнов А.А. Взыск: ПАО Сбербанк. Цена: 3 066 400,00 р.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Здания</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>обл. Московская МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105.</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>50:27:0020703:591</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>69.7</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>3066400</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>43994.26</v>
+      </c>
+      <c r="O3" s="3" t="n">
+        <v>153320</v>
+      </c>
+      <c r="P3" s="3" t="n">
+        <v>2000</v>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>Иная собственность</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/qLmDZmb3k3NqbbGnmU-5gA/h_VVtANh6c3tz_oe4Le3sQ</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОФЕССИОНАЛЬНЫЙ ОРГАНИЗАТОР ТОРГОВ"</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>9731135112</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>46290.625</v>
+      </c>
+      <c r="AD3" s="4" t="n">
+        <v>46301.625</v>
+      </c>
+      <c r="AE3" s="4" t="n">
+        <v>46307.5</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Жилой дом, общ.пл. 69,7 кв.м., к/н: 50:27:0020703:591; Зем. уч., общ.пл. 480 +/-8 кв.м., к/н: 50:27:0020703:284, адрес: МО, г.о. Подольск, д Новоколедино, тер. СНТ Бережки, д. 105.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/24000035330000000606_17</t>
+        </is>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>632699.74</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>9077.469999999999</v>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>Жилой дом</t>
+        </is>
+      </c>
+      <c r="AQ3" s="4" t="n">
         <v>46291.06504629629</v>
       </c>
-      <c r="AR2" s="4" t="n">
+      <c r="AR3" s="4" t="n">
         <v>46301.06565972222</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>