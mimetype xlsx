--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -1092,81 +1092,81 @@
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>РТС-тендер</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>https://it2.rts-tender.ru/v2/trades/587dfb96-a611-4c19-8e46-e926449794a7/lots/36285faa-86d4-4988-9aef-a832a87387e0</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr">
         <is>
           <t>КОМИТЕТ ПО КОНКУРЕНТНОЙ ПОЛИТИКЕ МОСКОВСКОЙ ОБЛАСТИ</t>
         </is>
       </c>
       <c r="Z4" t="inlineStr">
         <is>
           <t>5024139723</t>
         </is>
       </c>
       <c r="AC4" s="4" t="n">
         <v>46267.375</v>
       </c>
       <c r="AD4" s="4" t="n">
-        <v>46323.75</v>
+        <v>46351.75</v>
       </c>
       <c r="AE4" s="4" t="n">
-        <v>46325.58333333334</v>
+        <v>46353.58333333334</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Продажа нежилых зданий общей площадью 262,2 кв.м с земельным участком 3 330 кв.м. в г.о. Подольск</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000027729_1</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>4651805.99</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>20583.21</v>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46273.50129629629</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46318.0653125</v>
+        <v>46319.06505787037</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:18862fbc-d42d-404f-a079-6a8ba620db20_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>376390</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1948,51 +1948,51 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>119540.92</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>6037.42</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>-6.373625700722397</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46291.06434027778</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46318.06460648148</v>
+        <v>46319.06436342592</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000002163_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>22000034760000002163</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2089,51 +2089,51 @@
       <c r="AF11" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002163_1</t>
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>2062612.22</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>3679.95</v>
       </c>
       <c r="AL11" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46308.06579861111</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46318.0653125</v>
+        <v>46319.06505787037</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>fedresurs:0434a5fd-4836-4c9f-b66b-9d7061940365_1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>386253</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2218,51 +2218,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>175688.92</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>6037.42</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-2.15045325567486</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46311.90070601852</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46317.89929398148</v>
+        <v>46318.89966435185</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:21000005000000034484_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>21000005000000034484</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2358,51 +2358,51 @@
  земельный участок по адресу: 
 г. Москва, муниципальный округ Щербинка, квартал 13, 
 земельный участок 2 площадью 63 974 кв.м</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000005000000034484_1</t>
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>30839006.92</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>37330.84</v>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46312.06349537037</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46318.0637037037</v>
+        <v>46319.06353009259</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:f2dbcf3d-a0fa-47fa-9699-8b05f7868bfd_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>ОКОФЦП-101177/1</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2487,47 +2487,47 @@
 Стоимость цены имущества НДС не облагается.
 Начальная цена имущества определена независимым оценщиком ООО «Актуальность» на основании отчета № 0402/26-1-1-И от 09.06.2026 г. Об определении рыночной стоимости хлораторной (Аптечные склады), назначение: нежилое, площадь 63,4 кв.м, количество этажей: 2, кадастровый номер: 50:27:0000000:37558, расположенной по адресу: Москва, п. Рязановское, п. Знамя Октября, с правом аренды земельного участка, кадастровый номер 50:27:0020441:336, в размере застроенной площади, расположенного по адресу: Российская Федерация, город Москва, вн.тер.г. поселение Рязановское, земельный участок 14А.
 Ознакомление с предметом торгов, его характеристиками, документами, подтверждающими права собственности, документацией по торгам, производится в рабочие дни в период приема заявок по предварительно согласованной дате и времени с организатором торгов или путем направления запроса на электронную почту организатора торгов, в этом случае документы предоставляются в электронном виде</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f2dbcf3d-a0fa-47fa-9699-8b05f7868bfd</t>
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>2657625.29</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>41918.38</v>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46315.91001157407</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46318.08556712963</v>
+        <v>46318.90998842593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>