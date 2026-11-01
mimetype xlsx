--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -832,47 +832,47 @@
 - от 31.03.2026г. № КУВИ-001/2026-41521647 – в отношении здания с кадастровым 77:21:0140405:632.
 Основание первичной регистрации права собственности – свидетельство о праве на наследство по закону, выданное 25.11.2009, документ нотариально удостоверен 25.11.2009 нотариусом г. Москвы Якушевской И.И., реестровый номер 7-1696; основание текущей регистрации права собственности – определение Арбитражного суда города Москвы от 30.06.2025 (рез. часть от 30.06.2025) по делу №А40-79678/24-123-222Ф, вступившее в законную силу в соответствующей части 08.12.2025.
 Ограничения прав и обременения в отношении реализуемого имущества отсутствуют.
 Имущество принадлежит должнику на праве индивидуальной собственности.
 Лиц, обладающих преимущественным правом покупки имущества, входящего в состав Лота №1, не имеется.
 Порядок ознакомления с имуществом должника:
 Получить доп. информацию у организатора торгов и согласовать осмотр имущества (Лот №1) можно по тел.: +79933277457 либо посредством направления соответствующего запроса на адрес эл. почты: arbitr_krd@bk.ru.
 Примечание: тел. связь будет недоступна в период с 05.10.2026 по 16.10.2026, заявки на эл. почту: arbitr_krd@bk.ru принимаются в пределах всего периода проведения торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/32c11d7c-1ca8-4ad5-9632-7cf2bab66d21</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1800518.79</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2317.27</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46297.8855787037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08017361111</v>
+        <v>46327.08004629629</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>