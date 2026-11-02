--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -822,47 +822,47 @@
           <t>Дом, расположенный по адресу: Московская область, Раменский городской округ, д.Починки, СНТ "Починки" (50:23:0050166:961), площадью 102,6 кв.м. земельный участок, расположенный по адресу: Московская область, Раменский район, сельское поселение Ганусовское, СНТ "Починки", уч. 213 (50:23:0050166:299), площадью 600 кв.м. Земельный участок, расположенного по адресу: Московская область, Раменский район, сельское поселение Ганусовское, СНТ "Починки", уч. 214 (50:23:0050166:313), площадью 593 кв.м.
 Порядок ознакомления с имуществом должника:
 Ознакомление с имуществом с 22.10.2026 г. по 26.11.2026 г. в рабочие дни, с 11:00 ч. до 15:00 ч. по московскому времени по предварительному запросу по телефону: 8-917-327-68-85 или согласованию с финансовым управляющим по e-mail: bankrot_art_torg@mail.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/84e88af7-e4fd-44b7-9208-919abb19e198</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2254132.61</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>21970.1</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.90505787037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.08024305556</v>
+        <v>46328.08039351852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>