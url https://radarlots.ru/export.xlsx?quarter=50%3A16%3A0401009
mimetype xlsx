--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -753,60 +753,60 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская область, Ногинский район, дер</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:16:0401009:558</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>12.6</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>197948092.5</v>
+        <v>188050687.87</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>197948092.5</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>15710166.07</v>
+        <v>14924657.77</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>19794809.25</v>
+        <v>18805068.79</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>АРБбитЛот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>ООО "БИЗНЕС ОЛИМП"</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>7708542966</t>
         </is>
@@ -825,47 +825,47 @@
 3. Здание (Нежилое здание, Здание: спальный корпус №2) кадастровый номер 50:16:0401042:91, площадью 1781,6 кв.м.;
 4. Сооружение: водонасосная станция, кадастровый номер: 50:16:0401009:550, площадью 6,7 кв.м.;
 5. Сооружение: электроподстанция, площадь: 48,7 м2, кадастровый номер: 50:16:0401009:563.
 6. Сооружения канализационные, площадь: 15 м2, кадастровый номер: 50:16:0401009:556.;
 7. Здание (Нежилое здание, Здание: спальный корпус №1) кадастровый номер 50:16:0401042:89, площадью 1782,5 кв.м.;
 8. 79/80 доли в праве общей долевой собственности на земельный участок, общей площадью 146 500 кв.м., по адресу: Российская Федерация, Московская область, Ногинский район, сельское поселение Мамонтовское, территория базы отдыха "Кооператор", земельный участок 1, кадастровый номер 50:16:0401024:1.
 На имущество наложены ограничения в виде: Запрещения регистрации.
 Ознакомление с имуществом производится посредством запроса на эл. почту: bankrotnn@bk.ru с момента публикации сообщения о продаже имущества и до окончания приема заявок.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/2d47a12d-e4a5-4844-b5a6-92a196eb48ac</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>221728.81</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>17597.52</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.89552083334</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.92032407408</v>
+        <v>46326.90619212963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>