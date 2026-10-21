--- v0 (2026-10-18)
+++ v1 (2026-10-21)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:09303515-dc19-4af0-8acf-1b839154a138_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>386847</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Земельный участок, кадастровый № 50:09:0070416:2450, площадь 2 430 кв. м, адрес: Московская обл., Солнечногорский р-н, д. Николо-Черкизово</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Московская обл., Солнечногорский р-н, д. Николо-Черкизово</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:09:0070416:2450</t>
@@ -822,75 +822,75 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/09303515-dc19-4af0-8acf-1b839154a138</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>11565512.1</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>4759.47</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-1.380050253027707</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46311.90371527777</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46313.07641203704</v>
+        <v>46316.09449074074</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:be5e7c61-0cb6-4952-ab79-9577bece9ccd_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>386858</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Земельный участок, кад. № 50:09:0070416:1505, пл. 1 092 кв. м, адрес: Московская обл., Солнечногорский р-н, д. Николо-Черкизово</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Московская обл., Солнечногорский р-н, д. Николо-Черкизово</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>50:09:0070416:1505</t>
@@ -941,51 +941,51 @@
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, кад. № 50:09:0070416:1505, пл. 1 092 кв. м, адрес: Московская обл., Солнечногорский р-н, д. Николо-Черкизово. На части земельного участка расположены тротуар и дорога общего пользования.
 Ознакомиться со сведениями о предмете торгов можно у организатора торгов в рабочие дни по тел. 8-910-740-24-51, в период срока подачи заявок на участие в торгах.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/be5e7c61-0cb6-4952-ab79-9577bece9ccd</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>5366688.6</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>4914.55</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-1.515349968321248</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46311.9033449074</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46313.07634259259</v>
+        <v>46316.09421296296</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:506f8dad-2748-4f05-8d16-2f33a6873150_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>385840</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1063,51 +1063,51 @@
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Земельный участок, общей площадью 595 кв.м, кадастровый номер: 50:09:0070416:2368, расположенный по адресу: Российская Федерация, Московская область, г. Солнечногорск, д.Брёхово.
 Ознакомление с имуществом и документами по месту его нахождения по предварительной записи по тел.+79287021999, либо по эл.почте: g88tlepshevla@mail.ru</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/506f8dad-2748-4f05-8d16-2f33a6873150</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>1196783</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>2011.4</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-1.572730394733214</v>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46309.08119212963</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46312.90261574074</v>
+        <v>46315.91736111111</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:5658a32e-de41-437d-9e14-bdfc2f9075e0_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>379656</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -1188,47 +1188,47 @@
           <t>Земельный участок, площадью 600 +/- 17 кв. м, категория земель: Земли сельскохозяйственного назначения, разрешенное использование: для дачного строительства, расположенный по адресу: Московская область, г Солнечногорск, д. Брёхово, Российская Федерация, городской округ Солнечногорск, с кадастровым номером: 50:09:0070416:2365
 Ознакомление с характеристиками имущества производится на сайте электронной площадки Центр Дистанционных Торгов» (оператор электронной площадки – АО «ЦДТ») по адресу в сети Интернет: https://cdtrf.ru/.
 Ознакомиться с имуществом возможно по месту расположения имущества: Московская область, г Солнечногорск, д. Брёхово, Российская Федерация, городской округ Солнечногорск, предварительно согласовав дату и время осмотра по адресу электронной почты: bankrot.csd.77@gmail.com, либо по телефону: +79672366977
 Также, ознакомление с документами возможно по адресу электронной почты организатора торгов - bankrot.csd.77@gmail.com
 Ознакомление с имуществом посредством электронной почты осуществляется по рабочим дням, в период представления заявок на участие в торгах по предварительному согласованию с финансовым управляющим по электронной почте: bankrot.csd.77@gmail.com</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/5658a32e-de41-437d-9e14-bdfc2f9075e0</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>1206840</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>2011.4</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-1.591478572138809</v>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46284.89267361111</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46313.07612268518</v>
+        <v>46316.08385416667</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>