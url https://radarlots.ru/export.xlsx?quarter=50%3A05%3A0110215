--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -818,47 +818,47 @@
         <v>46393.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок, площадью 1635 кв.м. Кадастровый номер: 50:05:0110215:928. Адрес: Московская обл, Сергиево-Посадский р-н, г/пос. Краснозаводск, г.Краснозаводск, ул.1 Мая, с расположенным на нем зданием с кадастровым номером: 50:05:0110210:167 (Нежилое здание: здание №756, склады ОКСА). Площадь 604,8 кв.м. Адрес: Московская область, р-н. Сергиево-Посадский, г. Краснозаводск, ул. 1 Мая, д. 25Б
 Порядок ознакомления с имуществом должника:
 Ознакомление с формой заявки, Положением о порядке, сроках и условиях продажи имущества должника, согласование времени осмотра имущества, а также получение любой дополнительной информации производится по адресу: г. Саранск, ул. Строительная, д. 1, оф. 206 с 14.10.2026 г., ежедневно, кроме выходных и праздничных дней, с 10.00 час. до 16.00 час. по моск. времени. Контактная информация организатора торгов: 89271897979, эл. почта: kosynkinaa@yandex.ru.
 Для личного осмотра имущества участник имеет право выехать по адресу его местонахождения: Московская область, р-н. Сергиево-Посадский, г. Краснозаводск, ул. 1 Мая, д. 25Б</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0eb88a14-69ba-48fe-b9ef-d65781adca00</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>1038257.7</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>635.02</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.90685185185</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.90732638889</v>
+        <v>46326.89638888889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>