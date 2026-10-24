--- v0 (2026-10-23)
+++ v1 (2026-10-24)
@@ -749,51 +749,51 @@
           <t>Ознакомиться с имуществом можно с момента публикации сообщения о продаже имущества и до окончания приема заявок по месту его нахождения: Московская обл., Дмитровский район, Габовский с/о, д.…</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:04:0110510:351</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
         <v>16707777.77</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>20817000</v>
       </c>
       <c r="O2" s="2" t="n">
-        <v>1249020</v>
+        <v>1144935</v>
       </c>
       <c r="Q2" s="2" t="n">
         <v>16707777.77</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Альфалот</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Иванилова Мария Владимировна</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
@@ -810,47 +810,47 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Ознакомиться с имуществом можно с момента публикации сообщения о продаже имущества и до окончания приема заявок по месту его нахождения: Московская обл., Дмитровский район, Габовский с/о, д. Агафониха, самостоятельно, доступ свободный.
 Дополнительная информация об реализуемом имуществе по запросу на адрес электронной почты: vnv.arbitr@mail.ru и/или по телефону: 89123993545.
 Нежилые здания, указанные в составе лота находятся в неудовлетворительном состоянии, фактически полностью разрушены. Снятие с государственного кадастрового учета Нежилых зданий производится покупателем самостоятельно за свой счет.
 Также на земельных участках с кадастровыми № 50:04:0110510:351, 50:04:0110510:347 расположено ветхое 2-х этажное строение, подлежащее сносу. Строение не зарегистрировано в ЕГРН. Демонтаж данного строения (снос) и/или его восстановление производится покупателем самостоятельно за свой счет.
 По лоту есть возможность приобретения имущества за счет кредитных средств Банка ПАО СБЕРБАНК. В случае приобретения имущества по результатам проведения торгов по его реализации за счет кредитных средств банка, договор купли-продажи заключается по форме ПАО Сбербанк. Проект договора купли-продажи с использованием заемных средств, залогодержателем не предоставлен.
 В соответствии со ст. 352 Гражданского Кодекса РФ, залог прекращается при реализации (продажи) заложенного имущества в целях удовлетворения требований залогодержателя в порядке, установленном законом. Продажа заложенного имущества в порядке, предусмотренном ФЗ «О несостоятельности (банкротстве)» ФЗ №-127 от 26.10.2002 приводит к прекращению права залога в силу закона применительно к подпункту 4 п.1 ст. 352 Гражданского Кодекса РФ, абзацу шестому пункта 5 ст. 18.1 ФЗ «О несостоятельности (банкротстве)» ФЗ №-127 от 26.10.2002.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/358f1999-190a-4309-a164-342c2c5f1011</t>
         </is>
       </c>
       <c r="AH2" s="2" t="n">
         <v>3872910</v>
       </c>
       <c r="AI2" s="2" t="n">
         <v>2581.94</v>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46274.19778935185</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46318.09420138889</v>
+        <v>46319.09307870371</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>