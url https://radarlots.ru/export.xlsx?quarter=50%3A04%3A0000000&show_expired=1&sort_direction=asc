--- v0 (2026-10-16)
+++ v1 (2026-10-20)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:21000004710000027720_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>21000004710000027720</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Не состоялся</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Продажа нежилого помещения 61,5 кв.м. в м.о. Дмитровский</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>обл. Московская, м.о. Дмитровский, пгт. Деденево, ш. Московское, дом 5 Российская Федерация, Московская область, м.о. Дмитровский, пгт. Деденево, ш Московское, д. 5, помещ. 56</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>50:04:0000000:57969</t>
@@ -980,51 +980,51 @@
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000027721_1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>3159116.83</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>68976.35000000001</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>подвал/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46273.50119212963</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46312.06481481482</v>
+        <v>46315.06560185185</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000004710000026955_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000004710000026955</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
@@ -1252,51 +1252,51 @@
       <c r="AF5" t="inlineStr">
         <is>
           <t>Продажа нежилых зданий общей площадью 5 102,7 кв.м. с земельным участком 28 435 кв.м. в Дмитровском м.о.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000004710000027686_1</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>32263797.57</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>11892.3</v>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46273.50129629629</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46312.06502314815</v>
+        <v>46315.06587962963</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:23afb029-cecf-40d2-b704-a3dac9aabaa5_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>7402-ОТПП-1</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
@@ -1512,51 +1512,51 @@
         <is>
           <t>Продажа единым лотом имущества, находящегося в собственности города Москвы,  в составе: нежилое здание по адресу: Московская область, Дмитровский район, Куликовское с/п, пос. Луговой площадью 180,6 кв. м, кадастровый номер 50:04:0000000:80345
 и земельный участок по адресу: Московская область, м.о. Дмитровский, п. Луговой площадью 721 кв. м, Кадастровый номер 50:04:0190107:1027</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000005000000033520_1</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>1009252.31</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>5588.33</v>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46274.73508101852</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46312.06502314815</v>
+        <v>46315.06587962963</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>fedresurs:0f7cda87-9c09-4700-8e80-7c992ad77d6a_2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>960000334078</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>2</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
@@ -2163,51 +2163,51 @@
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>806854.33</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>86758.53</v>
       </c>
       <c r="AJ12" s="5" t="n">
         <v>-0.7389756091412436</v>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46283.0883912037</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46311.92488425926</v>
+        <v>46315.92145833333</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>fedresurs:c527f629-d2f0-41f8-a610-aed5adde4d16_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>7869-ОТПП-1</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2219,60 +2219,60 @@
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Жилые помещения</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Московская область</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Россия, Московская обл., Дмитровский р-н, г/п Дмитров, пос. 4-й участок, д. 24</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>50:04:0000000:82268</t>
         </is>
       </c>
       <c r="K13" s="2" t="n">
         <v>511.1</v>
       </c>
       <c r="L13" s="3" t="n">
-        <v>27178395.75</v>
+        <v>24707632.5</v>
       </c>
       <c r="M13" s="3" t="n">
         <v>49415265</v>
       </c>
       <c r="N13" s="3" t="n">
-        <v>53176.28</v>
+        <v>48342.07</v>
       </c>
       <c r="O13" s="3" t="n">
-        <v>2717839.58</v>
+        <v>2470763.25</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>Региональная Торговая площадка</t>
         </is>
       </c>
       <c r="AA13" t="inlineStr">
         <is>
           <t>Джинчарадзе Захар Александрович</t>
         </is>
       </c>
       <c r="AB13" t="inlineStr">
         <is>
           <t>773000597185</t>
         </is>
@@ -2291,51 +2291,51 @@
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/c527f629-d2f0-41f8-a610-aed5adde4d16</t>
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>4039224.71</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>7903</v>
       </c>
       <c r="AK13" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL13" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46290.07737268518</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46311.90159722222</v>
+        <v>46315.90144675926</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>fedresurs:19fd56c0-18af-4b86-bc10-fd8b98b41a63_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>19221</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2417,47 +2417,47 @@
       <c r="AF14" t="inlineStr">
         <is>
           <t>здание, общая площадь 91,2 кв. м, расположенное по адресу: 141851, Московская область, Дмитровский район, Кузяевский с.о., с. Игнатово, д. 242, кадастровый номер: 50:04:0000000:78708; земельный участок, общей площадью 1500+/- 14 кв. м, расположенный по адресу: 141851, обл. Московская, р-н Дмитровский, с/о Кузяевский, с. Игнатово, д. 57, кадастровый номер: 50:04:0180505:675, Ознакомление с имуществом производится по предварительной записи путем направления сообщения на e-mail: rimmadolubaeva@yandex.ru</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/19fd56c0-18af-4b86-bc10-fd8b98b41a63</t>
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>3336901.51</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>36588.83</v>
       </c>
       <c r="AL14" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46308.08833333333</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46311.911875</v>
+        <v>46315.91114583334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>