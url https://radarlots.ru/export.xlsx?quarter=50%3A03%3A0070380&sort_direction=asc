--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -825,51 +825,51 @@
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/f5a5a4dd-4c4a-4c48-a433-f5585c55a86d</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>253706.82</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>319.53</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.2218828015738796</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.89425925926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46327.90592592592</v>
+        <v>46328.09542824074</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:24c8b2f6-9d55-49fc-a1ab-9166f4e8f30d_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>382427</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Опубликован</t>
         </is>
@@ -947,51 +947,51 @@
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Земельный участок, расположенный по адресу: Московская область, Московская область, д. бн. Кадастровый номер: 50:03:0070380:2039
 Ознакомление с имуществом производится по месту нахождения имущества в рабочие дни, при условии предварительного направления заявки по адресу электронной почты: ov@1pravo.ru и согласования даты и времени. (дополнительно по тел. +7(903)-190-60-19)</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/24c8b2f6-9d55-49fc-a1ab-9166f4e8f30d</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>223762</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>319.66</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.2227277196306789</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46295.90096064815</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46327.8940625</v>
+        <v>46328.08123842593</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:d8e92a26-7acb-4b95-8820-0a121a9625ea_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>238167-МЭТС-1</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1073,51 +1073,51 @@
 Клинский, примерно в 500 м от д. Дятлово по направлению на север, д.б/н. Кадастровый номер
 земельного участка:
 50:03:0070380:2053.
 Порядок ознакомления с имуществом должника:
 Для ознакомления с имуществом должника необходимо направить запрос на электронную почту rostovtseva.urist@mail.ru или по тел. 8 923-525-8828 (финансовый управляющий Ростовцева Виолетта Вячеславовна).</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d8e92a26-7acb-4b95-8820-0a121a9625ea</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>223762</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>319.66</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.6892948758055435</v>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46300.90336805556</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46327.89589120371</v>
+        <v>46328.08261574074</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:62527e3f-e42e-4fd0-b212-c684300b71ef_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>384158</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1193,51 +1193,51 @@
       <c r="AF5" t="inlineStr">
         <is>
           <t>Лот №1
 – Земельный участок, площадью 700 кв.м., кадастровый номер: 50:03:0070380:2043
 Ознакомление производится самостоятельно</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/62527e3f-e42e-4fd0-b212-c684300b71ef</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>223762</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>319.66</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-0.3025670131657743</v>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46302.90471064814</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46327.90283564815</v>
+        <v>46328.08983796297</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:d5b53b15-a409-4347-80e7-5e81e85b8aae_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>238860-МЭТС-1</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1321,51 +1321,51 @@
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/d5b53b15-a409-4347-80e7-5e81e85b8aae</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>218980.8</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>319.68</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.3608499009958865</v>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46302.90810185186</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46327.90322916667</v>
+        <v>46328.09032407407</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:23c8d75c-3762-4f83-86e5-04d9c6b4434a_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>71643-ОТПП</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Состоялся</t>
         </is>
@@ -1442,47 +1442,169 @@
         <v>46356</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Земельный участок, Кадастровый номер 50:03:0070380:2058, Адрес: Россия, Московская обл., Клинский р-н, примерно в 500 м. от д. Дятлово по направлению на север, Площадь уточненная 749 кв. м.</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/23c8d75c-3762-4f83-86e5-04d9c6b4434a</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>239380.4</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>319.6</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>0.2999050883029688</v>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46317.90086805556</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46327.08288194444</v>
+        <v>46328.08263888889</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>fedresurs:14b545ab-e3a7-4849-9224-e22bd3348f98_1</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>390922</t>
+        </is>
+      </c>
+      <c r="D8" t="n">
+        <v>1</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Опубликован</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Земельный участок, общей площадью 765 кв.м., кадастровый номер: 50:03:0070380:1755, расположенная по адресу: Российская Федерация, обл Московская область, -, д.бн. Объект в залоге</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Прочее</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Московская область</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Российская Федерация, обл Московская область, -, д.бн. Объект в залоге</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>50:03:0070380:1755</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="n">
+        <v>765</v>
+      </c>
+      <c r="L8" s="3" t="n">
+        <v>437000</v>
+      </c>
+      <c r="M8" s="3" t="n">
+        <v>437000</v>
+      </c>
+      <c r="N8" s="3" t="n">
+        <v>571.24</v>
+      </c>
+      <c r="P8" s="3" t="n">
+        <v>21850</v>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t>Центр дистанционных торгов</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>Рошева Яна Евгеньевна</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t>561601545309</t>
+        </is>
+      </c>
+      <c r="AC8" s="4" t="n">
+        <v>46329.41666666666</v>
+      </c>
+      <c r="AD8" s="4" t="n">
+        <v>46365.41666666666</v>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Земельный участок, общей площадью 765 кв.м., кадастровый номер: 50:03:0070380:1755, расположенная по адресу: Российская Федерация, обл Московская область, -, д.бн. Объект в залоге. Залогодержатель ПАО "СБЕРБАНК РОССИИ".
+Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 10:00 до 18:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по е-mail: gmuags@mail.ru.</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/14b545ab-e3a7-4849-9224-e22bd3348f98</t>
+        </is>
+      </c>
+      <c r="AH8" s="3" t="n">
+        <v>244478.7</v>
+      </c>
+      <c r="AI8" s="3" t="n">
+        <v>319.58</v>
+      </c>
+      <c r="AJ8" s="5" t="n">
+        <v>-0.7874767822309263</v>
+      </c>
+      <c r="AQ8" s="4" t="n">
+        <v>46328.07824074074</v>
+      </c>
+      <c r="AR8" s="4" t="n">
+        <v>46328.07824074074</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>