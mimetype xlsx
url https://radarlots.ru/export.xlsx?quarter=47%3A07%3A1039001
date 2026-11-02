--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -819,51 +819,51 @@
         <v>46359.79166666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №56. Земельный участок, кад. №47:07:1039001:2131, адрес: Ленинградская обл., Всеволожский муниципальный район, уч. Янино - Восточный, площадь 144 кв.м.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fbed3bf1-4bb3-44f9-b357-58e531e03d51</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>377311.68</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2620.22</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.3548480661929152</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46323.89865740741</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.0815625</v>
+        <v>46328.90212962963</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:fbed3bf1-4bb3-44f9-b357-58e531e03d51_57</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-228223</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>57</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -940,51 +940,51 @@
         <v>46359.79166666666</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Лот №57. Земельный участок, кад. №47:07:1039001:2134, адрес: Ленинградская обл., Всеволожский муниципальный район, уч. Янино - Восточный, площадь 166 кв.м.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fbed3bf1-4bb3-44f9-b357-58e531e03d51</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>434956.52</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>2620.22</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.3532387099289831</v>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46323.89865740741</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.0815625</v>
+        <v>46328.90212962963</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:fbed3bf1-4bb3-44f9-b357-58e531e03d51_58</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ОАОФЦП-228223</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>58</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1061,51 +1061,51 @@
         <v>46359.79166666666</v>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>Лот №58. Земельный участок, кад. №47:07:1039001:2140, адрес: Ленинградская обл., Всеволожский муниципальный район, уч. Янино - Восточный, площадь 144 кв.м.</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fbed3bf1-4bb3-44f9-b357-58e531e03d51</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>377311.68</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>2620.22</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.3548480661929152</v>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46323.89865740741</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46326.0815625</v>
+        <v>46328.90212962963</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:fbed3bf1-4bb3-44f9-b357-58e531e03d51_59</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ОАОФЦП-228223</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>59</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1182,51 +1182,51 @@
         <v>46359.79166666666</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>Лот №59. Земельный участок, кад. №47:07:1039001:2143, адрес: Ленинградская обл., Всеволожский муниципальный район, уч. Янино - Восточный, площадь 231 кв.м.</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fbed3bf1-4bb3-44f9-b357-58e531e03d51</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>605270.8199999999</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>2620.22</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>-0.3546002432431818</v>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46323.89865740741</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46326.0815625</v>
+        <v>46328.90212962963</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>fedresurs:fbed3bf1-4bb3-44f9-b357-58e531e03d51_60</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ОАОФЦП-228223</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>60</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1303,51 +1303,51 @@
         <v>46359.79166666666</v>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>Лот №60. Земельный участок, кад. №47:07:1039001:2148, адрес: Ленинградская обл., Всеволожский муниципальный район, уч. Янино - Восточный, площадь 176 кв.м.</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fbed3bf1-4bb3-44f9-b357-58e531e03d51</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>461158.72</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>2620.22</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>-0.3544143760308816</v>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46323.89865740741</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46326.0815625</v>
+        <v>46328.90212962963</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>fedresurs:fbed3bf1-4bb3-44f9-b357-58e531e03d51_61</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ОАОФЦП-228223</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>61</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1424,47 +1424,47 @@
         <v>46359.79166666666</v>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>Лот №61. Земельный участок, кад. №47:07:1039001:2149, адрес: Ленинградская обл., Всеволожский муниципальный район, уч. Янино - Восточный, площадь 144 кв.м.</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/fbed3bf1-4bb3-44f9-b357-58e531e03d51</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>377311.68</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>2620.22</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>-0.3548480661929152</v>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46323.89865740741</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46326.0815625</v>
+        <v>46328.90212962963</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>