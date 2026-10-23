--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -822,47 +822,47 @@
           <t>Здание нежилое, кадастровый номер: 45:26:000000:5154, Россия, Курганская область, г. Шадринск, ул. Тюменская, д. 1, площадью 15688.8 кв.м., Здание нежилое, кадастровый номер: 45:26:000000:5160, Россия, Курганская область, г. Шадринск, ул. Тюменская, д. 1, площадью 1906.5 кв.м., Здание нежилое, кадастровый номер: 45:26:050304:483, Курганская обл., г. Шадринск, ул. Тюменская, д. 1, площадью 415.4 кв.м., Здание нежилое, кадастровый номер: 45:26:050304:487, Курганская область, г. Шадринск, ул. Тюменская, д. 1, площадью 345.2 кв.м., Земельный участок для производственной деятельности предприятия, кадастровый номер: 45:26:050304:504, Российская Федерация, Курганская область, г. Шадринск, ул Тюменская, д 1, площадью 4722 +/- 24 кв.м., Земельный участок для производственной деятельности предприятия, кадастровый номер: 45:26:050304:505, Российская Федерация, Курганская область, г. Шадринск, ул Тюменская, д 1, площадью 8943 +/- 33 кв.м., Земельный участок для производственной деятельности предприятия, кадастровый номер: 45:26:050304:507, Российская Федерация, Курганская область, г.Шадринск, ул Тюменская, д 1, площадью 71457 +/- 94 кв.м, Помещение нежилое, кадастровый номер: 45:26:050304:508, Россия, Курганская область, г.Шадринск,ул.Тюменская, д.1, помещение 3, площадью 124.7 кв.м., Помещение нежилое, кадастровый номер: 45:26:050304:509, Российская Федерация, Курганская область, г. Шадринск, ул. Тюменская, д. 1, помещ. 1, площадью 132 кв.м., Помещение нежилое, кадастровый номер: 45:26:050304:510, Российская Федерация, Курганская область, г. Шадринск, ул. Тюменская, д. 1, помещ. 2, площадью 99.6 кв.м., Здание пропускного пункта (пост охраны) лит. Л площадью 4,9 кв.м. расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание проходного пункта (весовая) лит. К площадью 5,4 кв.м. расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание (автомойка) лит. З площадью 96,5 кв.м. расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание гаража (санбойня) лит. Ж площадью 750 кв.м., кадастровый № 45:26:050304:490, расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание пропускного пункта лит. И площадью 4,2 кв.м., кадастровый № 45:26:000000:5161, Овощехранилище 15,9м.*6,9м. с электро-щитовой под навесом 2,4м.*4,2м.=119,79 кв.м., Здание артезианской скважины №6, 4 кв.м, расположенное на земельном участке с кадастровым № 45:26:050304:504, Здание лит. Н площадью 47,8 кв.м., Здание артезианской скважины №4, 4 кв.м, №1, 4 кв.м, №2, 4 кв.м,№3, 4 кв.м, №5, 4 кв.м., 2-х этажное здание (жироловка, очистные сооружения), кадастровый номер 45:26:050304:484, площадью 465,7 кв.м., расположенное на земельном участке с кадастровым № 45:26:050304:505, Водонапорная башня, Здание склада, лит. Ц, 4,8 кв.м., Здание склада (склад цемента), лит. Х, 85,3 кв.м., Здание склада (склад АХУ), лит. Ч, 83,2 кв.м., Здание насосной (насосная АХУ) лит. М, площадью 65 кв.м., Здание (станция 2-го подъёма), лит.Щ, 40,6 кв.м., кадастровый № 45:26:050304:491, Резервуар подземный для воды (железобетонный) V=400 куб.м., S=30 кв.м., Кран-балка - 2 шт. в здании с кадастровым номером 45:26:050304:484, Ограждение территории ориентировочно - 1400 п.м., 1990 г. ввода в эксплуатацию. ж/б плиты, Трансформатор масляный ТМ 100/10 - 1 шт., Трансформатор масляный ТМ 630/10 – 0,4, трёхфазный, Ячейка КСО с масляным выключателем 10 кВ – 4 шт., Видеокамера 3 шт, Кроме того на территории имеется железнодорожный тупик, разрешенная мощность использования электроэнергии 3500 кВт.
 Порядок ознакомления с имуществом должника:
 Предварительное ознакомление с имуществом и положением о торгах: г.Курган, ул.Пролетарская, д.20, корп.1, пом.20/4, оф.2 по предварительному согласованию т. 89195848404, 89924289578.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3e5a2494-79d8-4aed-9488-f994d943f681</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>85008792.56</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>5418.44</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46289.90515046296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.92681712963</v>
+        <v>46318.09592592593</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>