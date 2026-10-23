--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -822,47 +822,47 @@
           <t>Здание нежилое, кадастровый номер: 45:26:000000:5154, Россия, Курганская область, г. Шадринск, ул. Тюменская, д. 1, площадью 15688.8 кв.м., Здание нежилое, кадастровый номер: 45:26:000000:5160, Россия, Курганская область, г. Шадринск, ул. Тюменская, д. 1, площадью 1906.5 кв.м., Здание нежилое, кадастровый номер: 45:26:050304:483, Курганская обл., г. Шадринск, ул. Тюменская, д. 1, площадью 415.4 кв.м., Здание нежилое, кадастровый номер: 45:26:050304:487, Курганская область, г. Шадринск, ул. Тюменская, д. 1, площадью 345.2 кв.м., Земельный участок для производственной деятельности предприятия, кадастровый номер: 45:26:050304:504, Российская Федерация, Курганская область, г. Шадринск, ул Тюменская, д 1, площадью 4722 +/- 24 кв.м., Земельный участок для производственной деятельности предприятия, кадастровый номер: 45:26:050304:505, Российская Федерация, Курганская область, г. Шадринск, ул Тюменская, д 1, площадью 8943 +/- 33 кв.м., Земельный участок для производственной деятельности предприятия, кадастровый номер: 45:26:050304:507, Российская Федерация, Курганская область, г.Шадринск, ул Тюменская, д 1, площадью 71457 +/- 94 кв.м, Помещение нежилое, кадастровый номер: 45:26:050304:508, Россия, Курганская область, г.Шадринск,ул.Тюменская, д.1, помещение 3, площадью 124.7 кв.м., Помещение нежилое, кадастровый номер: 45:26:050304:509, Российская Федерация, Курганская область, г. Шадринск, ул. Тюменская, д. 1, помещ. 1, площадью 132 кв.м., Помещение нежилое, кадастровый номер: 45:26:050304:510, Российская Федерация, Курганская область, г. Шадринск, ул. Тюменская, д. 1, помещ. 2, площадью 99.6 кв.м., Здание пропускного пункта (пост охраны) лит. Л площадью 4,9 кв.м. расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание проходного пункта (весовая) лит. К площадью 5,4 кв.м. расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание (автомойка) лит. З площадью 96,5 кв.м. расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание гаража (санбойня) лит. Ж площадью 750 кв.м., кадастровый № 45:26:050304:490, расположенное на земельном участке с кадастровым № 45:26:050304:505, Здание пропускного пункта лит. И площадью 4,2 кв.м., кадастровый № 45:26:000000:5161, Овощехранилище 15,9м.*6,9м. с электро-щитовой под навесом 2,4м.*4,2м.=119,79 кв.м., Здание артезианской скважины №6, 4 кв.м, расположенное на земельном участке с кадастровым № 45:26:050304:504, Здание лит. Н площадью 47,8 кв.м., Здание артезианской скважины №4, 4 кв.м, №1, 4 кв.м, №2, 4 кв.м,№3, 4 кв.м, №5, 4 кв.м., 2-х этажное здание (жироловка, очистные сооружения), кадастровый номер 45:26:050304:484, площадью 465,7 кв.м., расположенное на земельном участке с кадастровым № 45:26:050304:505, Водонапорная башня, Здание склада, лит. Ц, 4,8 кв.м., Здание склада (склад цемента), лит. Х, 85,3 кв.м., Здание склада (склад АХУ), лит. Ч, 83,2 кв.м., Здание насосной (насосная АХУ) лит. М, площадью 65 кв.м., Здание (станция 2-го подъёма), лит.Щ, 40,6 кв.м., кадастровый № 45:26:050304:491, Резервуар подземный для воды (железобетонный) V=400 куб.м., S=30 кв.м., Кран-балка - 2 шт. в здании с кадастровым номером 45:26:050304:484, Ограждение территории ориентировочно - 1400 п.м., 1990 г. ввода в эксплуатацию. ж/б плиты, Трансформатор масляный ТМ 100/10 - 1 шт., Трансформатор масляный ТМ 630/10 – 0,4, трёхфазный, Ячейка КСО с масляным выключателем 10 кВ – 4 шт., Видеокамера 3 шт, Кроме того на территории имеется железнодорожный тупик, разрешенная мощность использования электроэнергии 3500 кВт.
 Порядок ознакомления с имуществом должника:
 Предварительное ознакомление с имуществом и положением о торгах: г.Курган, ул.Пролетарская, д.20, корп.1, пом.20/4, оф.2 по предварительному согласованию т. 89195848404, 89924289578.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3e5a2494-79d8-4aed-9488-f994d943f681</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>85008792.56</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>5418.44</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46289.90515046296</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46318.09592592593</v>
+        <v>46318.91719907407</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>