--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -819,51 +819,51 @@
           <t>Земельный участок, местоположение которого установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Боровский, сельское поселение «село Ворсино», СНТ «Березка», участок 35. Вид разрешенного использования: для садоводства. (Определение Арбитражного суда Московской области от 15.11.2025 (полный текст 15.12.2025) по Делу № А41-68900/24). Кадастровый номер: 40:03:062301:35. Площадь: 600 +/- 214 кв.м. Начальная цена реализации: 372 331,22 руб., НДС не облагается. Нежилое здание (гараж), расположенное по адресу: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 35. Кадастровый номер: 40:03:062301:289. Площадь: 54,3 кв.м. Начальная цена реализации: 366 315,83 руб., НДС не облагается.Земельный участок, местоположение которого установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Боровский, сельское поселение «село Ворсино», СНТ «Березка», участок 35. Вид разрешенного использования: для садоводства. (Определение Арбитражного суда Московской области от 15.11.2025 (полный текст 15.12.2025) по Делу № А41-68900/24). Кадастровый номер: 40:03:062301:35. Площадь: 600 +/- 214 кв.м. Начальная цена реализации: 372 331,22 руб., НДС не облагается.
 Нежилое здание (гараж), расположенное по адресу: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 35. Кадастровый номер: 40:03:062301:289. Площадь: 54,3 кв.м. Начальная цена реализации: 366 315,83 руб., НДС не облагается.
 Итого по лоту № 1: начальная цена 738 647,05 руб., НДС не облагается. Лот № 1 является совместно нажитым имуществом.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/23f1b169-2a77-4744-987f-fa3806f73c99</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>372331.22</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>620.552</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46315.08484953704</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08325231481</v>
+        <v>46327.08283564815</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:0c094764-177c-491a-a2dc-9921f8b93797_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>7960-ОАОФ-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -941,47 +941,47 @@
           <t>Земельный участок, местоположение которого установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 37. Кадастровый номер: 40:03:062301:37. Площадь: 600 +/- 214 кв.м. Начальная цена реализации: 372 331,22 руб., НДС не облагается.Нежилое здание (садовый дом), расположенное по адресу: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 37. Кадастровый номер: 40:03:062301:288. Площадь: 166,7 кв.м. Начальная цена реализации: 2 972 771,95 руб., НДС не облагается. Нежилое здание (баня), местоположение которого установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 35. Кадастровый номер: 40:03:062301:290. Площадь: 29,6 кв.м. Начальная цена реализации: 491 754,34 руб., НДС не облагается.Итого по лоту № 2: начальная цена 3 836 857,51 руб., НДС не облагается. (имущество не является совместно нажитым).Земельный участок, местоположение которого установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 37. Кадастровый номер: 40:03:062301:37. Площадь: 600 +/- 214 кв.м. Начальная цена реализации: 372 331,22 руб., НДС не облагается.
 Нежилое здание (садовый дом), расположенное по адресу: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 37. Кадастровый номер: 40:03:062301:288. Площадь: 166,7 кв.м. Начальная цена реализации: 2 972 771,95 руб., НДС не облагается.
 Нежилое здание (баня), местоположение которого установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Калужская область, р-н Боровский, с/п «село Ворсино», СНТ «Березка», уч. 35. Кадастровый номер: 40:03:062301:290. Площадь: 29,6 кв.м. Начальная цена реализации: 491 754,34 руб., НДС не облагается.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0c094764-177c-491a-a2dc-9921f8b93797</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>372331.22</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>620.552</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46315.08464120371</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46326.08296296297</v>
+        <v>46327.08277777778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>