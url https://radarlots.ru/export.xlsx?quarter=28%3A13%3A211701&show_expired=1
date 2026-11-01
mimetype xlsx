--- v0 (2026-10-24)
+++ v1 (2026-11-01)
@@ -829,51 +829,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>670549.2</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>9391.450000000001</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.5911584116422779</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>01/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46286.0820949074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46319.90534722222</v>
+        <v>46327.90518518518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:1315aefa-dcfa-4dd4-9ada-8d6896bb8ac1_2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>3002-ОТПП-2</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>2</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -960,51 +960,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>591766.15</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>8323.01</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.04945559998658255</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>02/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46286.08126157407</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46319.90532407408</v>
+        <v>46327.90516203704</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>fedresurs:5a88d2d1-048d-4820-8e92-3cb29ef17cbd_3</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>3002-ОТПП-3</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1091,51 +1091,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>685306.15</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>9611.59</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>-0.7814665751941667</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>02/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46286.08085648148</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46319.9053125</v>
+        <v>46327.90515046296</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>fedresurs:b9f1df73-4b31-4965-a402-286e99d91f61_4</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>3002-ОТПП-4</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>4</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1222,47 +1222,47 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>593430.75</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>8323.01</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.05212191987017867</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46286.08064814815</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46319.9053125</v>
+        <v>46327.90513888889</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>