--- v0 (2026-10-24)
+++ v1 (2026-11-01)
@@ -838,51 +838,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>В соответствии с Извещением.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/22000034760000002204_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>40937595.91</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>25484.06</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.06741898148</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46319.06693287037</v>
+        <v>46327.06696759259</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:22000034760000001933_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>22000034760000001933</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>