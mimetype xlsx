--- v0 (2026-10-26)
+++ v1 (2026-10-30)
@@ -48,58 +48,59 @@
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -838,47 +839,175 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:46:0101001:247, РНФИ П11240034581; 23:46:0101001:713, РНФИ П12240005686 по адресу: Краснодарский край, г. Лабинск, п. Прохладный, ул. Коммунистическая, д. 54</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000524_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>141038.28</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>91.11</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46312.0669212963</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46321.06766203704</v>
+        <v>46324.06758101852</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>fedresurs:e39eeb58-2fda-4a39-99a0-c64ae70c7b61_1</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Федресурс</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>5587407-1</t>
+        </is>
+      </c>
+      <c r="D3" t="n">
+        <v>1</v>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Приём заявок</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>доля 1/4 в Гараже, площадь: 24 кв.м, назначение: гараж, адрес (местонахождение): Российская Федерация , Краснодарский край, п. Прохладный , Лабинский район, ул. Курганная, дом б/н, вид собственности:…</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Гаражи и машиноместа</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Краснодарский край</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Российская Федерация , Краснодарский край, п. Прохладный , Лабинский район, ул. Курганная, дом б/н</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>23:46:0101001:706</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="n">
+        <v>24</v>
+      </c>
+      <c r="L3" s="3" t="n">
+        <v>112500</v>
+      </c>
+      <c r="M3" s="3" t="n">
+        <v>112500</v>
+      </c>
+      <c r="N3" s="3" t="n">
+        <v>4687.5</v>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>Реализация имущества должников</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t>Открытый аукцион</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Горовой Игорь Николаевич</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>231403338800</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="n">
+        <v>46353.375</v>
+      </c>
+      <c r="AD3" s="4" t="n">
+        <v>46353.41666666666</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>доля 1/4 в Гараже, площадь: 24 кв.м, назначение: гараж, адрес (местонахождение): Российская Федерация , Краснодарский край, п. Прохладный , Лабинский район, ул. Курганная, дом б/н, вид собственности: Долевая., кад. №23:46:0101001:706 (имеются лица с правом преимущественного приобретения)</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://fedresurs.ru/bidding/e39eeb58-2fda-4a39-99a0-c64ae70c7b61</t>
+        </is>
+      </c>
+      <c r="AH3" s="3" t="n">
+        <v>151671.49</v>
+      </c>
+      <c r="AI3" s="3" t="n">
+        <v>6319.65</v>
+      </c>
+      <c r="AJ3" s="5" t="n">
+        <v>0.2582653470339086</v>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t>Общая долевая собственность</t>
+        </is>
+      </c>
+      <c r="AQ3" s="4" t="n">
+        <v>46323.08572916667</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46325.90827546296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>