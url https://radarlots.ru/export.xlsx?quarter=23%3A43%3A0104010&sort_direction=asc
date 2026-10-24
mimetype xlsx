--- v0 (2026-10-22)
+++ v1 (2026-10-24)
@@ -819,47 +819,47 @@
           <t>Земельный участок, общей площадью 401 м2, кадастровый (условный) номер:23:43:0104010:2653, Жилой дом, площадью 127,2 м2, кадастровый (условный) номер: 23:43:0104010:2651, расположенные по адресу: Краснодарский край, г.о. Краснодар, городской округ г. Крас, адрес (местонахождение): Россия, Краснодарский край, г.Краснодар, п.Березовый, СТ «Ива», ул. Казачья, дом 65, корпус 1, вид собственности: Индивидуальная. Объект в залоге. Залогодержатель ПАО СБЕРБАНК.
 Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 10:00 до 17:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по е-mail: bancrot.torgy@yandex.ru.
 С имуществом можно познакомиться по адресу: Россия, Краснодарский край, г.Краснодар, п.Березовый, СТ «Ива», ул. Казачья, дом 65, корпус 1, с момента публикации сообщения о продаже имущества и до окончания приема заявок по предварительной записи по эл почте bancrot.torgy@yandex.ru у организатора торгов.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/26caa53a-2f5b-4316-a4e6-af560ad7428b</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>613710.45</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1530.45</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.96682870371</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.08618055555</v>
+        <v>46319.08578703704</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>