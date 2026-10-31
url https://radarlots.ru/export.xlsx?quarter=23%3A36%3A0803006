--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -823,51 +823,51 @@
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/3c610ecf-ab7d-4cad-8160-85ecdd86bee6</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>232843.75</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3893.71</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46324.8953125</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.90467592593</v>
+        <v>46326.89549768518</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:b0b1416d-6706-4f63-af58-9734a9a910b9_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ОАОФЦП-101032/1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -947,47 +947,47 @@
         <is>
           <t>Лот 1 – Земельный участок с кадастровым номером: 23:36:0803006:38, площадью 2452 +/- 20 кв.м., расположенный по адресу: Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Российская Федерация, Краснодарский край, м.р-н Щербиновский, с.п. Новощербиновское, ст-ца Новощербиновская, ул Дружбы, з/у 21 и жилой дом с кадастровым номером 23:36:0803006:862, площадью 43.8 кв.м.
 Ознакомление с имуществом возможно после согласования по номеру телефона, указанному в документах к торгам.</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/b0b1416d-6706-4f63-af58-9734a9a910b9</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>346124.32</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>141.16</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46308.90325231481</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46325.90523148148</v>
+        <v>46326.89564814815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>