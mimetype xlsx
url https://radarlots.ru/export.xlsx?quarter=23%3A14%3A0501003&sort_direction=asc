--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -817,47 +817,47 @@
       <c r="AD2" s="4" t="n">
         <v>46352.58333333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Земельный участок (площадью 1664,0 кв.м), кадастровый номер 23:14:0501003:1074, находящийся по адресу: Краснодарский край, Крыловский район, ст-ца Октябрьская, ул. Калинина, д. 51и Жилой дом (площадью 70,5 кв.м), кадастровый номер 23:14:0501003:4075, находящегося по адресу: Краснодарский край, Крыловский район, ст-ца Октябрьская, ул. Калинина, д. 51
 Порядок ознакомления с имуществом должника:
 Прием заявок/задатков с 14:00 ч. 21.10.2026 до 14:00 ч. 26.11.2026 (мск.) на сайте https://www.m-ets.ru; знакомство с документами и имуществом в рабочие дни в тот же период по месту нахождения имущества по предварительной записи у организатора торгов по тел. +7 (993) 302 12 05.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/933c058c-0bb9-4be9-861e-ef7cca92f920</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>320103.68</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>192.37</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.89782407408</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46326.08042824074</v>
+        <v>46327.08053240741</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>