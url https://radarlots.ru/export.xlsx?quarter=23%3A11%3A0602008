--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -820,51 +820,51 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Лот №1: Земельный участок, к.н.: 23:11:0602008:174, площадью 596+/-9 кв.м., общая долевая собственность: 1/2 Орлова Р.И., 1/2 Орловой А.И., Краснодарский край, м.р.-н Каневской, с.п. Каневское, ст-ца Каневская СНТ Зори Кубани, з/у 255
 Имущество находится по адресу: Краснодарский край, м.р.-н Каневской, с.п. Каневское, ст-ца Каневская СНТ Зори Кубани, з/у 255, где можно с ним ознакомиться.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/410c21d8-44af-456f-88ef-a1b723d6d7b8</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>52966.52</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>88.87</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.9013425926</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46325.07841435185</v>
+        <v>46326.0821412037</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>fedresurs:0e1ef935-fa7f-44ee-ac7a-bf0f2e908718_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>17147-ОТПП-1</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -945,47 +945,47 @@
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0e1ef935-fa7f-44ee-ac7a-bf0f2e908718</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>69140.86</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>88.87</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>-0.5385981603352923</v>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46306.89399305556</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46325.07753472222</v>
+        <v>46326.08144675926</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>