--- v0 (2026-10-21)
+++ v1 (2026-10-22)
@@ -828,47 +828,47 @@
         <v>46332.70833333334</v>
       </c>
       <c r="AE2" s="4" t="n">
         <v>46337.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Д-к: АО «Ейская ДПМК» 1/2 доля сооружения, газораспределительная сеть (трубопровода), подводящий газопровод высокого давления с ГРП и электрохимзащита от коррозии, площадь: протяженность в м с округлением до 1 м 1 808, кадастровый номер 23:08:0208001:160. 530/34294 доля земельного участка под промышленные предприятия, площадь 34 294 +/-324 кв.м., кадастровый номер 23:08:0208001:64. Местонахождение: Краснодарский край, Ейский р-н, с.п. Кухаривское, х. Приазовка, тер. 0208001, з/у 1. Начальная цена 20 704 000 руб. (НДС не облагается), задаток 3 105 600 руб., шаг аукциона 207 040 руб., ув. 1562</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/23000051770000001057_4</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>2842564.85</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>1572.22</v>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46302.06821759259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.06880787037</v>
+        <v>46317.06825231481</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>