--- v0 (2026-10-16)
+++ v1 (2026-10-17)
@@ -31674,51 +31674,51 @@
         </is>
       </c>
       <c r="AG209" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001004_1</t>
         </is>
       </c>
       <c r="AH209" s="3" t="n">
         <v>735839.17</v>
       </c>
       <c r="AI209" s="3" t="n">
         <v>52938.07</v>
       </c>
       <c r="AJ209" s="5" t="n">
         <v>-1.665528120771282</v>
       </c>
       <c r="AK209" t="inlineStr">
         <is>
           <t>-1/Этаж</t>
         </is>
       </c>
       <c r="AQ209" s="4" t="n">
         <v>46287.0628125</v>
       </c>
       <c r="AR209" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001009_1</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>26000013000000001009</t>
         </is>
       </c>
       <c r="D210" t="n">
         <v>1</v>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -31804,51 +31804,51 @@
         </is>
       </c>
       <c r="AC210" s="4" t="n">
         <v>46287.45833333334</v>
       </c>
       <c r="AD210" s="4" t="n">
         <v>46318.70833333334</v>
       </c>
       <c r="AE210" s="4" t="n">
         <v>46321.45833333334</v>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
           <t>Нежилое помещение пл. 13,6 кв.м. по адресу: г.Москва, проспект Ленинградский, д.31А, стр.1, машиноместо №87, к/н 77:09:005014:4101</t>
         </is>
       </c>
       <c r="AG210" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001009_1</t>
         </is>
       </c>
       <c r="AQ210" s="4" t="n">
         <v>46287.0628125</v>
       </c>
       <c r="AR210" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000000989_1</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>26000013000000000989</t>
         </is>
       </c>
       <c r="D211" t="n">
         <v>1</v>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -32704,51 +32704,51 @@
         </is>
       </c>
       <c r="AH216" s="3" t="n">
         <v>19248073.96</v>
       </c>
       <c r="AI216" s="3" t="n">
         <v>262235.34</v>
       </c>
       <c r="AJ216" s="5" t="n">
         <v>0.4755319404435622</v>
       </c>
       <c r="AK216" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL216" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ216" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR216" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001005_1</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>26000013000000001005</t>
         </is>
       </c>
       <c r="D217" t="n">
         <v>1</v>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -32853,51 +32853,51 @@
         </is>
       </c>
       <c r="AH217" s="3" t="n">
         <v>9602244.439999999</v>
       </c>
       <c r="AI217" s="3" t="n">
         <v>183599.32</v>
       </c>
       <c r="AJ217" s="5" t="n">
         <v>0.6613187655947654</v>
       </c>
       <c r="AK217" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL217" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ217" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR217" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001011_1</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>26000013000000001011</t>
         </is>
       </c>
       <c r="D218" t="n">
         <v>1</v>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
@@ -33300,51 +33300,51 @@
         </is>
       </c>
       <c r="AH220" s="3" t="n">
         <v>22395399.39</v>
       </c>
       <c r="AI220" s="3" t="n">
         <v>356614.64</v>
       </c>
       <c r="AJ220" s="5" t="n">
         <v>0.5174879531362535</v>
       </c>
       <c r="AK220" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL220" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ220" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR220" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001022_1</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>26000013000000001022</t>
         </is>
       </c>
       <c r="D221" t="n">
         <v>1</v>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -33449,51 +33449,51 @@
         </is>
       </c>
       <c r="AH221" s="3" t="n">
         <v>10843255.46</v>
       </c>
       <c r="AI221" s="3" t="n">
         <v>237790.69</v>
       </c>
       <c r="AJ221" s="5" t="n">
         <v>0.7257142920803232</v>
       </c>
       <c r="AK221" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL221" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ221" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR221" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001023_1</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>26000013000000001023</t>
         </is>
       </c>
       <c r="D222" t="n">
         <v>1</v>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -33598,51 +33598,51 @@
         </is>
       </c>
       <c r="AH222" s="3" t="n">
         <v>2649169.6</v>
       </c>
       <c r="AI222" s="3" t="n">
         <v>228376.69</v>
       </c>
       <c r="AJ222" s="5" t="n">
         <v>0.04032191823430253</v>
       </c>
       <c r="AK222" t="inlineStr">
         <is>
           <t>22/Этаж</t>
         </is>
       </c>
       <c r="AL222" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ222" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR222" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001024_1</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>26000013000000001024</t>
         </is>
       </c>
       <c r="D223" t="n">
         <v>1</v>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -33747,51 +33747,51 @@
         </is>
       </c>
       <c r="AH223" s="3" t="n">
         <v>87715504.70999999</v>
       </c>
       <c r="AI223" s="3" t="n">
         <v>164230.49</v>
       </c>
       <c r="AJ223" s="5" t="n">
         <v>0.9892533252460151</v>
       </c>
       <c r="AK223" t="inlineStr">
         <is>
           <t>2/Этаж, 1/Этаж, 0/Подвал</t>
         </is>
       </c>
       <c r="AL223" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ223" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR223" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001026_1</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>26000013000000001026</t>
         </is>
       </c>
       <c r="D224" t="n">
         <v>1</v>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -33896,51 +33896,51 @@
         </is>
       </c>
       <c r="AH224" s="3" t="n">
         <v>7422366</v>
       </c>
       <c r="AI224" s="3" t="n">
         <v>201148.13</v>
       </c>
       <c r="AJ224" s="5" t="n">
         <v>0.8218088410083793</v>
       </c>
       <c r="AK224" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL224" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ224" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR224" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001029_1</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>26000013000000001029</t>
         </is>
       </c>
       <c r="D225" t="n">
         <v>1</v>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34045,51 +34045,51 @@
         </is>
       </c>
       <c r="AH225" s="3" t="n">
         <v>16248933.93</v>
       </c>
       <c r="AI225" s="3" t="n">
         <v>281610.64</v>
       </c>
       <c r="AJ225" s="5" t="n">
         <v>0.7429954470865401</v>
       </c>
       <c r="AK225" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL225" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ225" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR225" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001030_1</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>26000013000000001030</t>
         </is>
       </c>
       <c r="D226" t="n">
         <v>1</v>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34194,51 +34194,51 @@
         </is>
       </c>
       <c r="AH226" s="3" t="n">
         <v>1855711.4</v>
       </c>
       <c r="AI226" s="3" t="n">
         <v>181932.49</v>
       </c>
       <c r="AJ226" s="5" t="n">
         <v>-0.6243204627616128</v>
       </c>
       <c r="AK226" t="inlineStr">
         <is>
           <t>7/Этаж</t>
         </is>
       </c>
       <c r="AL226" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ226" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR226" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001032_1</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>26000013000000001032</t>
         </is>
       </c>
       <c r="D227" t="n">
         <v>1</v>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34343,51 +34343,51 @@
         </is>
       </c>
       <c r="AH227" s="3" t="n">
         <v>23486485.37</v>
       </c>
       <c r="AI227" s="3" t="n">
         <v>309439.86</v>
       </c>
       <c r="AJ227" s="5" t="n">
         <v>0.6620992934882874</v>
       </c>
       <c r="AK227" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL227" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ227" s="4" t="n">
         <v>46287.06313657408</v>
       </c>
       <c r="AR227" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001006_1</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>26000013000000001006</t>
         </is>
       </c>
       <c r="D228" t="n">
         <v>1</v>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34492,51 +34492,51 @@
         </is>
       </c>
       <c r="AH228" s="3" t="n">
         <v>6454083.34</v>
       </c>
       <c r="AI228" s="3" t="n">
         <v>118859.73</v>
       </c>
       <c r="AJ228" s="5" t="n">
         <v>-1.131301886783507</v>
       </c>
       <c r="AK228" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL228" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ228" s="4" t="n">
         <v>46287.06348379629</v>
       </c>
       <c r="AR228" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001007_1</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>26000013000000001007</t>
         </is>
       </c>
       <c r="D229" t="n">
         <v>1</v>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34641,51 +34641,51 @@
         </is>
       </c>
       <c r="AH229" s="3" t="n">
         <v>3598588.94</v>
       </c>
       <c r="AI229" s="3" t="n">
         <v>67515.74000000001</v>
       </c>
       <c r="AJ229" s="5" t="n">
         <v>-3.28145594200598</v>
       </c>
       <c r="AK229" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL229" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ229" s="4" t="n">
         <v>46287.06348379629</v>
       </c>
       <c r="AR229" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001008_1</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>26000013000000001008</t>
         </is>
       </c>
       <c r="D230" t="n">
         <v>1</v>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34790,51 +34790,51 @@
         </is>
       </c>
       <c r="AH230" s="3" t="n">
         <v>63685973.38</v>
       </c>
       <c r="AI230" s="3" t="n">
         <v>123590.09</v>
       </c>
       <c r="AJ230" s="5" t="n">
         <v>0.9797757664420894</v>
       </c>
       <c r="AK230" t="inlineStr">
         <is>
           <t>1/Этаж, 2/Этаж</t>
         </is>
       </c>
       <c r="AL230" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ230" s="4" t="n">
         <v>46287.06348379629</v>
       </c>
       <c r="AR230" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001010_1</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>26000013000000001010</t>
         </is>
       </c>
       <c r="D231" t="n">
         <v>1</v>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -34939,51 +34939,51 @@
         </is>
       </c>
       <c r="AH231" s="3" t="n">
         <v>4438836.1</v>
       </c>
       <c r="AI231" s="3" t="n">
         <v>132502.57</v>
       </c>
       <c r="AJ231" s="5" t="n">
         <v>-2.377619642230088</v>
       </c>
       <c r="AK231" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL231" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ231" s="4" t="n">
         <v>46287.06348379629</v>
       </c>
       <c r="AR231" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001031_1</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>26000013000000001031</t>
         </is>
       </c>
       <c r="D232" t="n">
         <v>1</v>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35088,51 +35088,51 @@
         </is>
       </c>
       <c r="AH232" s="3" t="n">
         <v>18414439.57</v>
       </c>
       <c r="AI232" s="3" t="n">
         <v>477058.02</v>
       </c>
       <c r="AJ232" s="5" t="n">
         <v>0.3103504479881383</v>
       </c>
       <c r="AK232" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL232" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ232" s="4" t="n">
         <v>46287.06348379629</v>
       </c>
       <c r="AR232" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001033_1</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>26000013000000001033</t>
         </is>
       </c>
       <c r="D233" t="n">
         <v>1</v>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35237,51 +35237,51 @@
         </is>
       </c>
       <c r="AH233" s="3" t="n">
         <v>43438853.72</v>
       </c>
       <c r="AI233" s="3" t="n">
         <v>618787.09</v>
       </c>
       <c r="AJ233" s="5" t="n">
         <v>0.03755977840752278</v>
       </c>
       <c r="AK233" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL233" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ233" s="4" t="n">
         <v>46287.06348379629</v>
       </c>
       <c r="AR233" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001027_1</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>26000013000000001027</t>
         </is>
       </c>
       <c r="D234" t="n">
         <v>1</v>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35386,51 +35386,51 @@
         </is>
       </c>
       <c r="AG234" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001027_1</t>
         </is>
       </c>
       <c r="AH234" s="3" t="n">
         <v>193183052.66</v>
       </c>
       <c r="AI234" s="3" t="n">
         <v>94553.89</v>
       </c>
       <c r="AJ234" s="5" t="n">
         <v>-0.02458669264513325</v>
       </c>
       <c r="AL234" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ234" s="4" t="n">
         <v>46287.06378472222</v>
       </c>
       <c r="AR234" s="4" t="n">
-        <v>46311.06351851852</v>
+        <v>46312.06349537037</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001028_1</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>26000013000000001028</t>
         </is>
       </c>
       <c r="D235" t="n">
         <v>1</v>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35525,51 +35525,51 @@
         <v>46321.45833333334</v>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>Стационарная автозаправочная станция (АЗС №29), состоящее из здания для персонала АЗС. площадки под ТРК, ТРК в количестве 2 шт., навес над ТРК, очистные сооружения, навес, информационное табло, топливный резервуар (подземный), молниезащита, по адресу: г. Москва, Гончарная набережная, 9 соор.2 (к/н: 77:01:0006020:3960)</t>
         </is>
       </c>
       <c r="AG235" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001028_1</t>
         </is>
       </c>
       <c r="AH235" s="3" t="n">
         <v>5323421.76</v>
       </c>
       <c r="AI235" s="3" t="n">
         <v>332713.86</v>
       </c>
       <c r="AJ235" s="5" t="n">
         <v>-1.318433623414426</v>
       </c>
       <c r="AQ235" s="4" t="n">
         <v>46287.06378472222</v>
       </c>
       <c r="AR235" s="4" t="n">
-        <v>46311.06351851852</v>
+        <v>46312.06349537037</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001044_1</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>26000013000000001044</t>
         </is>
       </c>
       <c r="D236" t="n">
         <v>1</v>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35674,51 +35674,51 @@
         </is>
       </c>
       <c r="AH236" s="3" t="n">
         <v>1295122.49</v>
       </c>
       <c r="AI236" s="3" t="n">
         <v>67807.46000000001</v>
       </c>
       <c r="AJ236" s="5" t="n">
         <v>-0.7125021124449782</v>
       </c>
       <c r="AK236" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL236" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ236" s="4" t="n">
         <v>46294.06275462963</v>
       </c>
       <c r="AR236" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001046_1</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>26000013000000001046</t>
         </is>
       </c>
       <c r="D237" t="n">
         <v>1</v>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35823,51 +35823,51 @@
         </is>
       </c>
       <c r="AH237" s="3" t="n">
         <v>2072662.54</v>
       </c>
       <c r="AI237" s="3" t="n">
         <v>123372.77</v>
       </c>
       <c r="AJ237" s="5" t="n">
         <v>-0.06095418697536736</v>
       </c>
       <c r="AK237" t="inlineStr">
         <is>
           <t>2/Подвал</t>
         </is>
       </c>
       <c r="AL237" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ237" s="4" t="n">
         <v>46294.06275462963</v>
       </c>
       <c r="AR237" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001047_1</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>26000013000000001047</t>
         </is>
       </c>
       <c r="D238" t="n">
         <v>1</v>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -35972,51 +35972,51 @@
         </is>
       </c>
       <c r="AH238" s="3" t="n">
         <v>1251574.1</v>
       </c>
       <c r="AI238" s="3" t="n">
         <v>63531.68</v>
       </c>
       <c r="AJ238" s="5" t="n">
         <v>0.3844401621925542</v>
       </c>
       <c r="AK238" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL238" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ238" s="4" t="n">
         <v>46294.06275462963</v>
       </c>
       <c r="AR238" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001034_1</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>26000013000000001034</t>
         </is>
       </c>
       <c r="D239" t="n">
         <v>1</v>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -36419,51 +36419,51 @@
         </is>
       </c>
       <c r="AH241" s="3" t="n">
         <v>12373635.59</v>
       </c>
       <c r="AI241" s="3" t="n">
         <v>266099.69</v>
       </c>
       <c r="AJ241" s="5" t="n">
         <v>0.5984466356827629</v>
       </c>
       <c r="AK241" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL241" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ241" s="4" t="n">
         <v>46294.06303240741</v>
       </c>
       <c r="AR241" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001052_1</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>26000013000000001052</t>
         </is>
       </c>
       <c r="D242" t="n">
         <v>1</v>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -36568,51 +36568,51 @@
         </is>
       </c>
       <c r="AH242" s="3" t="n">
         <v>12094762.47</v>
       </c>
       <c r="AI242" s="3" t="n">
         <v>229938.45</v>
       </c>
       <c r="AJ242" s="5" t="n">
         <v>0.7387050793400162</v>
       </c>
       <c r="AK242" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL242" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ242" s="4" t="n">
         <v>46294.06303240741</v>
       </c>
       <c r="AR242" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001053_1</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>26000013000000001053</t>
         </is>
       </c>
       <c r="D243" t="n">
         <v>1</v>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -36717,51 +36717,51 @@
         </is>
       </c>
       <c r="AH243" s="3" t="n">
         <v>11983578.81</v>
       </c>
       <c r="AI243" s="3" t="n">
         <v>194854.94</v>
       </c>
       <c r="AJ243" s="5" t="n">
         <v>0.6765000988882386</v>
       </c>
       <c r="AK243" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
       <c r="AL243" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ243" s="4" t="n">
         <v>46294.06303240741</v>
       </c>
       <c r="AR243" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001049_1</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>26000013000000001049</t>
         </is>
       </c>
       <c r="D244" t="n">
         <v>1</v>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -36866,51 +36866,51 @@
         </is>
       </c>
       <c r="AH244" s="3" t="n">
         <v>145542.12</v>
       </c>
       <c r="AI244" s="3" t="n">
         <v>53904.49</v>
       </c>
       <c r="AJ244" s="5" t="n">
         <v>-1.452898171333494</v>
       </c>
       <c r="AK244" t="inlineStr">
         <is>
           <t>Подвальный/Этаж</t>
         </is>
       </c>
       <c r="AL244" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ244" s="4" t="n">
         <v>46294.06337962963</v>
       </c>
       <c r="AR244" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001050_1</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>26000013000000001050</t>
         </is>
       </c>
       <c r="D245" t="n">
         <v>1</v>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37015,51 +37015,51 @@
         </is>
       </c>
       <c r="AH245" s="3" t="n">
         <v>224072.49</v>
       </c>
       <c r="AI245" s="3" t="n">
         <v>74690.83</v>
       </c>
       <c r="AJ245" s="5" t="n">
         <v>-0.8367716625990098</v>
       </c>
       <c r="AK245" t="inlineStr">
         <is>
           <t>-1/Этаж</t>
         </is>
       </c>
       <c r="AL245" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ245" s="4" t="n">
         <v>46294.06337962963</v>
       </c>
       <c r="AR245" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001051_1</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>26000013000000001051</t>
         </is>
       </c>
       <c r="D246" t="n">
         <v>1</v>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37164,51 +37164,51 @@
         </is>
       </c>
       <c r="AH246" s="3" t="n">
         <v>239010.66</v>
       </c>
       <c r="AI246" s="3" t="n">
         <v>74690.83</v>
       </c>
       <c r="AJ246" s="5" t="n">
         <v>-0.4580939611647448</v>
       </c>
       <c r="AK246" t="inlineStr">
         <is>
           <t>-1/Этаж</t>
         </is>
       </c>
       <c r="AL246" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ246" s="4" t="n">
         <v>46294.06337962963</v>
       </c>
       <c r="AR246" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001058_1</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>26000013000000001058</t>
         </is>
       </c>
       <c r="D247" t="n">
         <v>1</v>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37313,51 +37313,51 @@
         </is>
       </c>
       <c r="AH247" s="3" t="n">
         <v>1379376.04</v>
       </c>
       <c r="AI247" s="3" t="n">
         <v>113998.02</v>
       </c>
       <c r="AJ247" s="5" t="n">
         <v>-1.078838487001703</v>
       </c>
       <c r="AK247" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL247" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ247" s="4" t="n">
         <v>46301.06285879629</v>
       </c>
       <c r="AR247" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001059_1</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>26000013000000001059</t>
         </is>
       </c>
       <c r="D248" t="n">
         <v>1</v>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37462,51 +37462,51 @@
         </is>
       </c>
       <c r="AH248" s="3" t="n">
         <v>4012664.07</v>
       </c>
       <c r="AI248" s="3" t="n">
         <v>311059.23</v>
       </c>
       <c r="AJ248" s="5" t="n">
         <v>-0.01685561732058982</v>
       </c>
       <c r="AK248" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL248" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ248" s="4" t="n">
         <v>46301.06285879629</v>
       </c>
       <c r="AR248" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001070_1</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>26000013000000001070</t>
         </is>
       </c>
       <c r="D249" t="n">
         <v>1</v>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37611,51 +37611,51 @@
         </is>
       </c>
       <c r="AH249" s="3" t="n">
         <v>3355885.28</v>
       </c>
       <c r="AI249" s="3" t="n">
         <v>180423.94</v>
       </c>
       <c r="AJ249" s="5" t="n">
         <v>0.4862085988827365</v>
       </c>
       <c r="AK249" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL249" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ249" s="4" t="n">
         <v>46301.06285879629</v>
       </c>
       <c r="AR249" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001071_1</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>26000013000000001071</t>
         </is>
       </c>
       <c r="D250" t="n">
         <v>1</v>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37760,51 +37760,51 @@
         </is>
       </c>
       <c r="AH250" s="3" t="n">
         <v>2347932.38</v>
       </c>
       <c r="AI250" s="3" t="n">
         <v>186343.84</v>
       </c>
       <c r="AJ250" s="5" t="n">
         <v>-0.16259310670608</v>
       </c>
       <c r="AK250" t="inlineStr">
         <is>
           <t>2/Подземный этаж</t>
         </is>
       </c>
       <c r="AL250" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ250" s="4" t="n">
         <v>46301.06285879629</v>
       </c>
       <c r="AR250" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001072_1</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>26000013000000001072</t>
         </is>
       </c>
       <c r="D251" t="n">
         <v>1</v>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -37904,51 +37904,51 @@
         </is>
       </c>
       <c r="AG251" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001072_1</t>
         </is>
       </c>
       <c r="AH251" s="3" t="n">
         <v>992250.48</v>
       </c>
       <c r="AI251" s="3" t="n">
         <v>64016.16</v>
       </c>
       <c r="AJ251" s="5" t="n">
         <v>-0.2022073801365156</v>
       </c>
       <c r="AK251" t="inlineStr">
         <is>
           <t>1/Подвал</t>
         </is>
       </c>
       <c r="AQ251" s="4" t="n">
         <v>46301.06285879629</v>
       </c>
       <c r="AR251" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001057_1</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>26000013000000001057</t>
         </is>
       </c>
       <c r="D252" t="n">
         <v>1</v>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -38351,51 +38351,51 @@
         </is>
       </c>
       <c r="AH254" s="3" t="n">
         <v>13330298.13</v>
       </c>
       <c r="AI254" s="3" t="n">
         <v>122973.23</v>
       </c>
       <c r="AJ254" s="5" t="n">
         <v>-0.4701546663757923</v>
       </c>
       <c r="AK254" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL254" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ254" s="4" t="n">
         <v>46301.06348379629</v>
       </c>
       <c r="AR254" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001061_1</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>26000013000000001061</t>
         </is>
       </c>
       <c r="D255" t="n">
         <v>1</v>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -38500,51 +38500,51 @@
         </is>
       </c>
       <c r="AH255" s="3" t="n">
         <v>29495204.11</v>
       </c>
       <c r="AI255" s="3" t="n">
         <v>99176.88</v>
       </c>
       <c r="AJ255" s="5" t="n">
         <v>-0.7182590027514817</v>
       </c>
       <c r="AK255" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL255" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ255" s="4" t="n">
         <v>46301.06348379629</v>
       </c>
       <c r="AR255" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001073_1</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>26000013000000001073</t>
         </is>
       </c>
       <c r="D256" t="n">
         <v>1</v>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -38649,51 +38649,51 @@
         </is>
       </c>
       <c r="AH256" s="3" t="n">
         <v>350457.82</v>
       </c>
       <c r="AI256" s="3" t="n">
         <v>68717.22</v>
       </c>
       <c r="AJ256" s="5" t="n">
         <v>-2.068372108232597</v>
       </c>
       <c r="AK256" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL256" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ256" s="4" t="n">
         <v>46301.06348379629</v>
       </c>
       <c r="AR256" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001093_1</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>26000013000000001093</t>
         </is>
       </c>
       <c r="D257" t="n">
         <v>1</v>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -38798,51 +38798,51 @@
         </is>
       </c>
       <c r="AH257" s="3" t="n">
         <v>1013875.15</v>
       </c>
       <c r="AI257" s="3" t="n">
         <v>53361.85</v>
       </c>
       <c r="AJ257" s="5" t="n">
         <v>-0.3394154102701896</v>
       </c>
       <c r="AK257" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL257" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ257" s="4" t="n">
         <v>46308.06278935185</v>
       </c>
       <c r="AR257" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001097_1</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>26000013000000001097</t>
         </is>
       </c>
       <c r="D258" t="n">
         <v>1</v>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -38944,51 +38944,51 @@
       <c r="AG258" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001097_1</t>
         </is>
       </c>
       <c r="AH258" s="3" t="n">
         <v>7484358.11</v>
       </c>
       <c r="AI258" s="3" t="n">
         <v>167810.72</v>
       </c>
       <c r="AK258" t="inlineStr">
         <is>
           <t>0/Цокольный этаж</t>
         </is>
       </c>
       <c r="AL258" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ258" s="4" t="n">
         <v>46308.06278935185</v>
       </c>
       <c r="AR258" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001108_1</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>26000013000000001108</t>
         </is>
       </c>
       <c r="D259" t="n">
         <v>1</v>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39088,51 +39088,51 @@
         </is>
       </c>
       <c r="AG259" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001108_1</t>
         </is>
       </c>
       <c r="AH259" s="3" t="n">
         <v>2052378.32</v>
       </c>
       <c r="AI259" s="3" t="n">
         <v>126690.02</v>
       </c>
       <c r="AJ259" s="5" t="n">
         <v>-1.104631469699017</v>
       </c>
       <c r="AK259" t="inlineStr">
         <is>
           <t>-3/Этаж</t>
         </is>
       </c>
       <c r="AQ259" s="4" t="n">
         <v>46308.06278935185</v>
       </c>
       <c r="AR259" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001125_1</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>26000013000000001125</t>
         </is>
       </c>
       <c r="D260" t="n">
         <v>1</v>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39237,51 +39237,51 @@
         </is>
       </c>
       <c r="AH260" s="3" t="n">
         <v>765167.1</v>
       </c>
       <c r="AI260" s="3" t="n">
         <v>63236.95</v>
       </c>
       <c r="AJ260" s="5" t="n">
         <v>-0.5777664774138878</v>
       </c>
       <c r="AK260" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL260" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ260" s="4" t="n">
         <v>46308.06278935185</v>
       </c>
       <c r="AR260" s="4" t="n">
-        <v>46311.06262731482</v>
+        <v>46312.06260416667</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001092_1</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>26000013000000001092</t>
         </is>
       </c>
       <c r="D261" t="n">
         <v>1</v>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39386,51 +39386,51 @@
         </is>
       </c>
       <c r="AH261" s="3" t="n">
         <v>7429614.47</v>
       </c>
       <c r="AI261" s="3" t="n">
         <v>208112.45</v>
       </c>
       <c r="AJ261" s="5" t="n">
         <v>-0.398861279002543</v>
       </c>
       <c r="AK261" t="inlineStr">
         <is>
           <t>11/Этаж</t>
         </is>
       </c>
       <c r="AL261" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ261" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR261" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001096_1</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>26000013000000001096</t>
         </is>
       </c>
       <c r="D262" t="n">
         <v>1</v>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39535,51 +39535,51 @@
         </is>
       </c>
       <c r="AH262" s="3" t="n">
         <v>5783583.6</v>
       </c>
       <c r="AI262" s="3" t="n">
         <v>189006</v>
       </c>
       <c r="AJ262" s="5" t="n">
         <v>0.6969007243190882</v>
       </c>
       <c r="AK262" t="inlineStr">
         <is>
           <t>03/Этаж</t>
         </is>
       </c>
       <c r="AL262" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ262" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR262" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001099_1</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>26000013000000001099</t>
         </is>
       </c>
       <c r="D263" t="n">
         <v>1</v>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39684,51 +39684,51 @@
         </is>
       </c>
       <c r="AH263" s="3" t="n">
         <v>11973204.11</v>
       </c>
       <c r="AI263" s="3" t="n">
         <v>207148.86</v>
       </c>
       <c r="AJ263" s="5" t="n">
         <v>-0.3399921902776282</v>
       </c>
       <c r="AK263" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL263" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ263" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR263" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001100_1</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>26000013000000001100</t>
         </is>
       </c>
       <c r="D264" t="n">
         <v>1</v>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39833,51 +39833,51 @@
         </is>
       </c>
       <c r="AH264" s="3" t="n">
         <v>24753629.16</v>
       </c>
       <c r="AI264" s="3" t="n">
         <v>423138.96</v>
       </c>
       <c r="AJ264" s="5" t="n">
         <v>0.2909403349888433</v>
       </c>
       <c r="AK264" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL264" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ264" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR264" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001101_1</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>26000013000000001101</t>
         </is>
       </c>
       <c r="D265" t="n">
         <v>1</v>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -39982,51 +39982,51 @@
         </is>
       </c>
       <c r="AH265" s="3" t="n">
         <v>3361831.63</v>
       </c>
       <c r="AI265" s="3" t="n">
         <v>233460.53</v>
       </c>
       <c r="AJ265" s="5" t="n">
         <v>-0.5744393481121481</v>
       </c>
       <c r="AK265" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL265" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ265" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR265" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001102_1</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>26000013000000001102</t>
         </is>
       </c>
       <c r="D266" t="n">
         <v>1</v>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -40131,51 +40131,51 @@
         </is>
       </c>
       <c r="AH266" s="3" t="n">
         <v>4943303.77</v>
       </c>
       <c r="AI266" s="3" t="n">
         <v>212158.96</v>
       </c>
       <c r="AJ266" s="5" t="n">
         <v>0.5824047851301681</v>
       </c>
       <c r="AK266" t="inlineStr">
         <is>
           <t>4/Этаж</t>
         </is>
       </c>
       <c r="AL266" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ266" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR266" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001104_1</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>26000013000000001104</t>
         </is>
       </c>
       <c r="D267" t="n">
         <v>1</v>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -40280,51 +40280,51 @@
         </is>
       </c>
       <c r="AH267" s="3" t="n">
         <v>17399290.24</v>
       </c>
       <c r="AI267" s="3" t="n">
         <v>378245.44</v>
       </c>
       <c r="AJ267" s="5" t="n">
         <v>0.589259107617484</v>
       </c>
       <c r="AK267" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL267" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ267" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR267" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001105_1</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>26000013000000001105</t>
         </is>
       </c>
       <c r="D268" t="n">
         <v>1</v>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -40429,51 +40429,51 @@
         </is>
       </c>
       <c r="AH268" s="3" t="n">
         <v>3812347.11</v>
       </c>
       <c r="AI268" s="3" t="n">
         <v>266597.7</v>
       </c>
       <c r="AJ268" s="5" t="n">
         <v>-0.1976086825944872</v>
       </c>
       <c r="AK268" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL268" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ268" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR268" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001106_1</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>26000013000000001106</t>
         </is>
       </c>
       <c r="D269" t="n">
         <v>1</v>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -40578,51 +40578,51 @@
         </is>
       </c>
       <c r="AH269" s="3" t="n">
         <v>9545339.529999999</v>
       </c>
       <c r="AI269" s="3" t="n">
         <v>253192.03</v>
       </c>
       <c r="AJ269" s="5" t="n">
         <v>-0.623944329196638</v>
       </c>
       <c r="AK269" t="inlineStr">
         <is>
           <t>12/Этаж</t>
         </is>
       </c>
       <c r="AL269" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ269" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR269" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001107_1</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>26000013000000001107</t>
         </is>
       </c>
       <c r="D270" t="n">
         <v>1</v>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -40727,51 +40727,51 @@
         </is>
       </c>
       <c r="AH270" s="3" t="n">
         <v>11277379.32</v>
       </c>
       <c r="AI270" s="3" t="n">
         <v>197848.76</v>
       </c>
       <c r="AJ270" s="5" t="n">
         <v>0.3288600316407554</v>
       </c>
       <c r="AK270" t="inlineStr">
         <is>
           <t>15/Этаж</t>
         </is>
       </c>
       <c r="AL270" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ270" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR270" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001109_1</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>26000013000000001109</t>
         </is>
       </c>
       <c r="D271" t="n">
         <v>1</v>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -40876,51 +40876,51 @@
         </is>
       </c>
       <c r="AH271" s="3" t="n">
         <v>7327011.94</v>
       </c>
       <c r="AI271" s="3" t="n">
         <v>177409.49</v>
       </c>
       <c r="AJ271" s="5" t="n">
         <v>0.4344488539212071</v>
       </c>
       <c r="AK271" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL271" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ271" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR271" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001110_1</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>26000013000000001110</t>
         </is>
       </c>
       <c r="D272" t="n">
         <v>1</v>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41025,51 +41025,51 @@
         </is>
       </c>
       <c r="AH272" s="3" t="n">
         <v>17083914.04</v>
       </c>
       <c r="AI272" s="3" t="n">
         <v>228089.64</v>
       </c>
       <c r="AJ272" s="5" t="n">
         <v>0.3675922288824628</v>
       </c>
       <c r="AK272" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL272" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ272" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR272" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001111_1</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>26000013000000001111</t>
         </is>
       </c>
       <c r="D273" t="n">
         <v>1</v>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41174,51 +41174,51 @@
         </is>
       </c>
       <c r="AH273" s="3" t="n">
         <v>8455858.880000001</v>
       </c>
       <c r="AI273" s="3" t="n">
         <v>225489.57</v>
       </c>
       <c r="AJ273" s="5" t="n">
         <v>0.5128939521753231</v>
       </c>
       <c r="AK273" t="inlineStr">
         <is>
           <t>8/Этаж</t>
         </is>
       </c>
       <c r="AL273" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ273" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR273" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001112_1</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>26000013000000001112</t>
         </is>
       </c>
       <c r="D274" t="n">
         <v>1</v>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41323,51 +41323,51 @@
         </is>
       </c>
       <c r="AH274" s="3" t="n">
         <v>7810649.17</v>
       </c>
       <c r="AI274" s="3" t="n">
         <v>201825.56</v>
       </c>
       <c r="AJ274" s="5" t="n">
         <v>0.6107749901664064</v>
       </c>
       <c r="AK274" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL274" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ274" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR274" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001113_1</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>26000013000000001113</t>
         </is>
       </c>
       <c r="D275" t="n">
         <v>1</v>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41472,51 +41472,51 @@
         </is>
       </c>
       <c r="AH275" s="3" t="n">
         <v>11014914.08</v>
       </c>
       <c r="AI275" s="3" t="n">
         <v>204738.18</v>
       </c>
       <c r="AJ275" s="5" t="n">
         <v>0.377153561964053</v>
       </c>
       <c r="AK275" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL275" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ275" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR275" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001114_1</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>26000013000000001114</t>
         </is>
       </c>
       <c r="D276" t="n">
         <v>1</v>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41621,51 +41621,51 @@
         </is>
       </c>
       <c r="AH276" s="3" t="n">
         <v>10439123.3</v>
       </c>
       <c r="AI276" s="3" t="n">
         <v>243904.75</v>
       </c>
       <c r="AJ276" s="5" t="n">
         <v>-0.3727206383317647</v>
       </c>
       <c r="AK276" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL276" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ276" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR276" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001115_1</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>26000013000000001115</t>
         </is>
       </c>
       <c r="D277" t="n">
         <v>1</v>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41770,51 +41770,51 @@
         </is>
       </c>
       <c r="AH277" s="3" t="n">
         <v>10600846.96</v>
       </c>
       <c r="AI277" s="3" t="n">
         <v>238221.28</v>
       </c>
       <c r="AJ277" s="5" t="n">
         <v>-0.6800544397256347</v>
       </c>
       <c r="AK277" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL277" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ277" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR277" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001116_1</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>26000013000000001116</t>
         </is>
       </c>
       <c r="D278" t="n">
         <v>1</v>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -41919,51 +41919,51 @@
         </is>
       </c>
       <c r="AH278" s="3" t="n">
         <v>12383292.01</v>
       </c>
       <c r="AI278" s="3" t="n">
         <v>197500.67</v>
       </c>
       <c r="AJ278" s="5" t="n">
         <v>0.5125609575284497</v>
       </c>
       <c r="AK278" t="inlineStr">
         <is>
           <t>9/Этаж</t>
         </is>
       </c>
       <c r="AL278" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ278" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR278" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001117_1</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>26000013000000001117</t>
         </is>
       </c>
       <c r="D279" t="n">
         <v>1</v>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42068,51 +42068,51 @@
         </is>
       </c>
       <c r="AH279" s="3" t="n">
         <v>8351431.38</v>
       </c>
       <c r="AI279" s="3" t="n">
         <v>219774.51</v>
       </c>
       <c r="AJ279" s="5" t="n">
         <v>0.5306193846736725</v>
       </c>
       <c r="AK279" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL279" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ279" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR279" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001118_1</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>26000013000000001118</t>
         </is>
       </c>
       <c r="D280" t="n">
         <v>1</v>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42217,51 +42217,51 @@
         </is>
       </c>
       <c r="AH280" s="3" t="n">
         <v>17013596.93</v>
       </c>
       <c r="AI280" s="3" t="n">
         <v>174498.43</v>
       </c>
       <c r="AJ280" s="5" t="n">
         <v>-0.3843094918083263</v>
       </c>
       <c r="AK280" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL280" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ280" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR280" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001119_1</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>26000013000000001119</t>
         </is>
       </c>
       <c r="D281" t="n">
         <v>1</v>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42366,51 +42366,51 @@
         </is>
       </c>
       <c r="AH281" s="3" t="n">
         <v>11572881.44</v>
       </c>
       <c r="AI281" s="3" t="n">
         <v>256604.91</v>
       </c>
       <c r="AJ281" s="5" t="n">
         <v>0.2629389625890783</v>
       </c>
       <c r="AK281" t="inlineStr">
         <is>
           <t>5/Этаж</t>
         </is>
       </c>
       <c r="AL281" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ281" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR281" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001120_1</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>26000013000000001120</t>
         </is>
       </c>
       <c r="D282" t="n">
         <v>1</v>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42515,51 +42515,51 @@
         </is>
       </c>
       <c r="AH282" s="3" t="n">
         <v>10266873.9</v>
       </c>
       <c r="AI282" s="3" t="n">
         <v>183010.23</v>
       </c>
       <c r="AJ282" s="5" t="n">
         <v>0.2532293593281593</v>
       </c>
       <c r="AK282" t="inlineStr">
         <is>
           <t>14/Этаж</t>
         </is>
       </c>
       <c r="AL282" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ282" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR282" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001122_1</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>26000013000000001122</t>
         </is>
       </c>
       <c r="D283" t="n">
         <v>1</v>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42664,51 +42664,51 @@
         </is>
       </c>
       <c r="AH283" s="3" t="n">
         <v>4189121.92</v>
       </c>
       <c r="AI283" s="3" t="n">
         <v>270265.93</v>
       </c>
       <c r="AJ283" s="5" t="n">
         <v>-0.03768405002640751</v>
       </c>
       <c r="AK283" t="inlineStr">
         <is>
           <t>2/Этаж</t>
         </is>
       </c>
       <c r="AL283" t="inlineStr">
         <is>
           <t>Жилое</t>
         </is>
       </c>
       <c r="AQ283" s="4" t="n">
         <v>46308.06314814815</v>
       </c>
       <c r="AR283" s="4" t="n">
-        <v>46311.06290509259</v>
+        <v>46312.06295138889</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001094_1</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>26000013000000001094</t>
         </is>
       </c>
       <c r="D284" t="n">
         <v>1</v>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42813,51 +42813,51 @@
         </is>
       </c>
       <c r="AH284" s="3" t="n">
         <v>10809314.66</v>
       </c>
       <c r="AI284" s="3" t="n">
         <v>120909.56</v>
       </c>
       <c r="AJ284" s="5" t="n">
         <v>-1.724502054601119</v>
       </c>
       <c r="AK284" t="inlineStr">
         <is>
           <t>3/Этаж</t>
         </is>
       </c>
       <c r="AL284" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ284" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR284" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001095_1</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>26000013000000001095</t>
         </is>
       </c>
       <c r="D285" t="n">
         <v>1</v>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -42962,51 +42962,51 @@
         </is>
       </c>
       <c r="AH285" s="3" t="n">
         <v>2266050.82</v>
       </c>
       <c r="AI285" s="3" t="n">
         <v>93253.12</v>
       </c>
       <c r="AJ285" s="5" t="n">
         <v>-2.540609031883937</v>
       </c>
       <c r="AK285" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL285" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ285" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR285" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001098_1</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>26000013000000001098</t>
         </is>
       </c>
       <c r="D286" t="n">
         <v>1</v>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -43111,51 +43111,51 @@
         </is>
       </c>
       <c r="AH286" s="3" t="n">
         <v>5693754.32</v>
       </c>
       <c r="AI286" s="3" t="n">
         <v>163613.63</v>
       </c>
       <c r="AJ286" s="5" t="n">
         <v>-0.2302603179407994</v>
       </c>
       <c r="AK286" t="inlineStr">
         <is>
           <t>3/Этаж, 4/Этаж</t>
         </is>
       </c>
       <c r="AL286" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ286" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR286" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001103_1</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>26000013000000001103</t>
         </is>
       </c>
       <c r="D287" t="n">
         <v>1</v>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -43260,51 +43260,51 @@
         </is>
       </c>
       <c r="AH287" s="3" t="n">
         <v>357944.78</v>
       </c>
       <c r="AI287" s="3" t="n">
         <v>62797.33</v>
       </c>
       <c r="AJ287" s="5" t="n">
         <v>-1.44506987921433</v>
       </c>
       <c r="AK287" t="inlineStr">
         <is>
           <t>-1/Этаж</t>
         </is>
       </c>
       <c r="AL287" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ287" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR287" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001121_1</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>26000013000000001121</t>
         </is>
       </c>
       <c r="D288" t="n">
         <v>1</v>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -43409,51 +43409,51 @@
         </is>
       </c>
       <c r="AH288" s="3" t="n">
         <v>8731449.92</v>
       </c>
       <c r="AI288" s="3" t="n">
         <v>75271.12</v>
       </c>
       <c r="AJ288" s="5" t="n">
         <v>0.6152271351514549</v>
       </c>
       <c r="AK288" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL288" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ288" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR288" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001123_1</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>26000013000000001123</t>
         </is>
       </c>
       <c r="D289" t="n">
         <v>1</v>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -43558,51 +43558,51 @@
         </is>
       </c>
       <c r="AH289" s="3" t="n">
         <v>72803410.09</v>
       </c>
       <c r="AI289" s="3" t="n">
         <v>70944.66</v>
       </c>
       <c r="AJ289" s="5" t="n">
         <v>0.5901242130950848</v>
       </c>
       <c r="AK289" t="inlineStr">
         <is>
           <t>0/Подвал</t>
         </is>
       </c>
       <c r="AL289" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ289" s="4" t="n">
         <v>46308.06362268519</v>
       </c>
       <c r="AR289" s="4" t="n">
-        <v>46311.06319444445</v>
+        <v>46312.06322916667</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>torgi_gov:26000013000000001124_1</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>26000013000000001124</t>
         </is>
       </c>
       <c r="D290" t="n">
         <v>1</v>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -43702,47 +43702,47 @@
         </is>
       </c>
       <c r="AG290" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/26000013000000001124_1</t>
         </is>
       </c>
       <c r="AH290" s="3" t="n">
         <v>81406632.53</v>
       </c>
       <c r="AI290" s="3" t="n">
         <v>136634.16</v>
       </c>
       <c r="AJ290" s="5" t="n">
         <v>-0.4906156443122927</v>
       </c>
       <c r="AL290" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ290" s="4" t="n">
         <v>46308.06390046296</v>
       </c>
       <c r="AR290" s="4" t="n">
-        <v>46311.06351851852</v>
+        <v>46312.06349537037</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>