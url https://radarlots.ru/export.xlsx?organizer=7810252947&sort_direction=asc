--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -847,51 +847,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>5566285.09</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>0.9797708331177123</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.06348379629</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.06313657408</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000475_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000022330000000475</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -996,51 +996,51 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>6743768.47</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.9799637976005424</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46301.06348379629</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.06313657408</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000476_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000022330000000476</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1145,51 +1145,51 @@
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>5497471.12</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ4" s="5" t="n">
         <v>0.9797708332481426</v>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL4" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46301.06348379629</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46317.06313657408</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000477_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000022330000000477</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1294,51 +1294,51 @@
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>5260445.25</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ5" s="5" t="n">
         <v>0.9796529105592345</v>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL5" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46302.06310185185</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46317.063125</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000478_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000022330000000478</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1443,51 +1443,51 @@
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>5054003.36</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ6" s="5" t="n">
         <v>0.9796100293847054</v>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL6" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46302.06310185185</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46317.063125</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000479_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000022330000000479</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1592,51 +1592,51 @@
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>5466887.14</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ7" s="5" t="n">
         <v>0.9797708335350782</v>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL7" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46302.06310185185</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46317.063125</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000480_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000022330000000480</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1741,51 +1741,51 @@
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>7921251.86</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ8" s="5" t="n">
         <v>0.9786576752023638</v>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL8" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46305.06333333333</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46317.063125</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000481_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000022330000000481</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1890,51 +1890,51 @@
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>8915231.34</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>76459.96000000001</v>
       </c>
       <c r="AJ9" s="5" t="n">
         <v>0.9786576744064613</v>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46305.06333333333</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46317.063125</v>
+        <v>46318.06324074074</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:21000022330000000483_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>21000022330000000483</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2039,47 +2039,47 @@
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>20180741.43</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>105217.63</v>
       </c>
       <c r="AJ10" s="5" t="n">
         <v>0.9971409766980004</v>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL10" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46311.06483796296</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46317.06491898148</v>
+        <v>46318.06503472223</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>