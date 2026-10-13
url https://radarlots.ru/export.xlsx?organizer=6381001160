--- v0 (2026-10-11)
+++ v1 (2026-10-13)
@@ -722,51 +722,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>torgi_gov:21000002320000000385_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>21000002320000000385</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Опубликован</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Нежилое помещение</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Нежилые помещения</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Самарская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>обл. Самарская, м.р-н Сергиевский, г.п. Суходол, пгт. Суходол, ул. Суворова, дом 2</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>63:31:1102004:1012</t>
@@ -852,51 +852,51 @@
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>856855.8</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>28466.97</v>
       </c>
       <c r="AJ2" s="5" t="n">
         <v>-0.07836114314683984</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46304.06895833334</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46306.06989583333</v>
+        <v>46308.06921296296</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000002320000000380_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000002320000000380</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1001,47 +1001,47 @@
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>14591766.76</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>9585.34</v>
       </c>
       <c r="AJ3" s="5" t="n">
         <v>0.9999109086636744</v>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
           <t>1/Подвал, 1/Этаж, 2/Этаж</t>
         </is>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46294.06898148148</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46306.06976851852</v>
+        <v>46308.06921296296</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>