--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -703,69 +703,69 @@
       </c>
       <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>Заметка</t>
         </is>
       </c>
       <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>Цена при добавлении</t>
         </is>
       </c>
       <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>Появился в базе</t>
         </is>
       </c>
       <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>torgi_gov:22000081950000000127_1</t>
+          <t>torgi_gov:22000081950000000132_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>22000081950000000127</t>
+          <t>22000081950000000132</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Не состоялся</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Нежилое здание по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4, право аренды земельного участка , на котором расположено здание и движимое имущество, смонтированное в здании</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>г. Москва, вн.тер.г. муниципальный округ Покровское-Стрешнево, ул. Свободы, дом 22 стр. 4 г. Москва, вн.тер.г. муниципальный округ Покровское-Стрешнево, ул. Свободы, дом 22 стр. 4</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>77:08:0006002:1046</t>
@@ -796,114 +796,114 @@
           <t>Договор аренды</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
           <t>Федеральная собственность</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
-          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/qvkRvAjLExjboFMRGbjIcg/3PulzHHOb6UjRA4IZub2Zw</t>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/SCPyoiZzoDWdTgvUXGSjKA/WrQdYyT9vGlkCItA2iorBQ</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОРНО-ХИМИЧЕСКИЙ КОМБИНАТ"</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
           <t>2452000401</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
-        <v>46288</v>
+        <v>46317.83333333334</v>
       </c>
       <c r="AD2" s="4" t="n">
-        <v>46316.33333333334</v>
+        <v>46345.16666666666</v>
       </c>
       <c r="AE2" s="4" t="n">
-        <v>46316.52083333334</v>
+        <v>46345.35416666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Имущественный комплекс, состоящий из: 1) нежилое здание с кадастровым номером 77:08:0006002:1046, расположенное по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4 (инвентарный номер 110000209004); 2) право аренды земельного участка с кадастровым номером 77:08:0006002:37, расположенного  по  адресу: местоположение установлено относительно ориентира,расположенного в границах участка. Почтовый адрес ориентира: г. Москва, ул. Свободы, ул. 22, стр. 1; 3) охранная сигнализация (330261809011) (2018 г.); 4) кондиционер (160000412033) (2004 г.); 5) система трансляции и оповещения (320261902028) (2017 г.) Движимое имущество находится в смонтированном состоянии в нежилом здании с кадастровым номером 77:08:0006002:1046 по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/22000081950000000127_1</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000081950000000132_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>50104097.93</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>83520.75</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
-        <v>46288.06278935185</v>
+        <v>46318.0637037037</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46316.06346064815</v>
+        <v>46318.11454861111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>torgi_gov:22000081950000000125_1</t>
+          <t>torgi_gov:22000081950000000127_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>22000081950000000125</t>
+          <t>22000081950000000127</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Не состоялся</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Нежилое здание по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4, право аренды земельного участка , на котором расположено здание и движимое имущество, смонтированное в здании</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Здания</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>г. Москва</t>
         </is>
       </c>
@@ -942,94 +942,240 @@
           <t>Договор аренды</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>Федеральная собственность</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Электронный аукцион</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Фабрикант</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
-          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/EBc1oqxFCb2exj_4ys9RGg/PkViyArPf156bYcmc3NF9Q</t>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/qvkRvAjLExjboFMRGbjIcg/3PulzHHOb6UjRA4IZub2Zw</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
           <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОРНО-ХИМИЧЕСКИЙ КОМБИНАТ"</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
           <t>2452000401</t>
         </is>
       </c>
       <c r="AC3" s="4" t="n">
-        <v>46256</v>
+        <v>46288</v>
       </c>
       <c r="AD3" s="4" t="n">
-        <v>46283.33333333334</v>
+        <v>46316.33333333334</v>
       </c>
       <c r="AE3" s="4" t="n">
-        <v>46283.52083333334</v>
+        <v>46316.52083333334</v>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>Имущественный комплекс, состоящий из: 1) нежилое здание с кадастровым номером 77:08:0006002:1046, расположенное по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4 (инвентарный номер 110000209004); 2) право аренды земельного участка с кадастровым номером 77:08:0006002:37, расположенного  по  адресу: местоположение установлено относительно ориентира,расположенного в границах участка. Почтовый адрес ориентира: г. Москва, ул. Свободы, ул. 22, стр. 1; 3) охранная сигнализация (330261809011) (2018 г.); 4) кондиционер (160000412033) (2004 г.); 5) система трансляции и оповещения (320261902028) (2017 г.) Движимое имущество находится в смонтированном состоянии в нежилом здании с кадастровым номером 77:08:0006002:1046 по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>https://torgi.gov.ru/new/public/lots/lot/22000081950000000125_1</t>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000081950000000127_1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>50104097.93</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>83520.75</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
+        <v>46288.06278935185</v>
+      </c>
+      <c r="AR3" s="4" t="n">
+        <v>46316.06346064815</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>torgi_gov:22000081950000000125_1</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>ГИС Торги</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>22000081950000000125</t>
+        </is>
+      </c>
+      <c r="D4" t="n">
+        <v>1</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Не состоялся</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Нежилое здание по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4, право аренды земельного участка , на котором расположено здание и движимое имущество, смонтированное в здании</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Здания</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>г. Москва</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>г. Москва, вн.тер.г. муниципальный округ Покровское-Стрешнево, ул. Свободы, дом 22 стр. 4 г. Москва, вн.тер.г. муниципальный округ Покровское-Стрешнево, ул. Свободы, дом 22 стр. 4</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>77:08:0006002:1046</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="n">
+        <v>599.9</v>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>91133496</v>
+      </c>
+      <c r="N4" s="3" t="n">
+        <v>151914.48</v>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>9113349.6</v>
+      </c>
+      <c r="P4" s="3" t="n">
+        <v>4556674.8</v>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>1956</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>Договор аренды</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>Федеральная собственность</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>Аренда, безвозмездное пользование, доверительное управление имуществом, иные договоры, предусматривающие переход прав в отношении государственного или муниципального имущества, продажа имущества ФГУП</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t>Электронный аукцион</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>Фабрикант</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>https://fabrikant.ru/v2/trades/procedure/lot/view/EBc1oqxFCb2exj_4ys9RGg/PkViyArPf156bYcmc3NF9Q</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>ФЕДЕРАЛЬНОЕ ГОСУДАРСТВЕННОЕ УНИТАРНОЕ ПРЕДПРИЯТИЕ "ГОРНО-ХИМИЧЕСКИЙ КОМБИНАТ"</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>2452000401</t>
+        </is>
+      </c>
+      <c r="AC4" s="4" t="n">
+        <v>46256</v>
+      </c>
+      <c r="AD4" s="4" t="n">
+        <v>46283.33333333334</v>
+      </c>
+      <c r="AE4" s="4" t="n">
+        <v>46283.52083333334</v>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>Имущественный комплекс, состоящий из: 1) нежилое здание с кадастровым номером 77:08:0006002:1046, расположенное по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4 (инвентарный номер 110000209004); 2) право аренды земельного участка с кадастровым номером 77:08:0006002:37, расположенного  по  адресу: местоположение установлено относительно ориентира,расположенного в границах участка. Почтовый адрес ориентира: г. Москва, ул. Свободы, ул. 22, стр. 1; 3) охранная сигнализация (330261809011) (2018 г.); 4) кондиционер (160000412033) (2004 г.); 5) система трансляции и оповещения (320261902028) (2017 г.) Движимое имущество находится в смонтированном состоянии в нежилом здании с кадастровым номером 77:08:0006002:1046 по адресу: г. Москва, р-н Покровское Стрешнево, ул. Свободы, дом 22, строение 4</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>https://torgi.gov.ru/new/public/lots/lot/22000081950000000125_1</t>
+        </is>
+      </c>
+      <c r="AH4" s="3" t="n">
+        <v>50104097.93</v>
+      </c>
+      <c r="AI4" s="3" t="n">
+        <v>83520.75</v>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t>Нежилое</t>
+        </is>
+      </c>
+      <c r="AQ4" s="4" t="n">
         <v>46273.50010416667</v>
       </c>
-      <c r="AR3" s="4" t="n">
+      <c r="AR4" s="4" t="n">
         <v>46283.06273148148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>