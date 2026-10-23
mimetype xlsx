--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -838,51 +838,51 @@
       <c r="AF2" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:39:0104008:9, РНФИ П11240000705; 23:39:0104008:246, РНФИ П12240032509, 23:39:0104008:238, РНФИ П12240032237; 23:39:0104018:313, РНФИ П12240032513 по адресу: Краснодарский край, р-н Белореченский, ст-ца Рязанская, ул. Первомайская, 121</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000527_1</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>662214.96</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>139.59</v>
       </c>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46316.06728009259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000528_1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21000017280000000528</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>1</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -984,51 +984,51 @@
       <c r="AG3" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000528_1</t>
         </is>
       </c>
       <c r="AH3" s="3" t="n">
         <v>2278605.78</v>
       </c>
       <c r="AI3" s="3" t="n">
         <v>18893.91</v>
       </c>
       <c r="AL3" t="inlineStr">
         <is>
           <t>административное</t>
         </is>
       </c>
       <c r="AM3" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ3" s="4" t="n">
         <v>46316.06728009259</v>
       </c>
       <c r="AR3" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000534_1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21000017280000000534</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>1</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1125,51 +1125,51 @@
       <c r="AF4" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:05:0602036:464, РНФИ П11240008698; 23:05:0602036:282, РНФИ П12240011306; 23:05:0602036:287, РНФИ П12240011318 по адресу: Краснодарский край, район Выселковский, станица Выселки, ул. Казачья, д. 115/1</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000534_1</t>
         </is>
       </c>
       <c r="AH4" s="3" t="n">
         <v>2505517.68</v>
       </c>
       <c r="AI4" s="3" t="n">
         <v>2860.18</v>
       </c>
       <c r="AM4" t="inlineStr">
         <is>
           <t>Постоянное (бессрочное) пользование;Собственность</t>
         </is>
       </c>
       <c r="AQ4" s="4" t="n">
         <v>46316.06728009259</v>
       </c>
       <c r="AR4" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000535_1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21000017280000000535</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>1</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1266,51 +1266,51 @@
       <c r="AF5" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:04:0502042:171, РНФИ П12240013913; 23:04:0502042:301, РНФИ П11240047202 по адресу: Краснодарский край, р-н Брюховецкий, ст-ца Брюховецкая, ул. Красная, 7</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000535_1</t>
         </is>
       </c>
       <c r="AH5" s="3" t="n">
         <v>1717355.85</v>
       </c>
       <c r="AI5" s="3" t="n">
         <v>2582.49</v>
       </c>
       <c r="AM5" t="inlineStr">
         <is>
           <t>Постоянное (бессрочное) пользование;Собственность</t>
         </is>
       </c>
       <c r="AQ5" s="4" t="n">
         <v>46316.06728009259</v>
       </c>
       <c r="AR5" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000525_1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21000017280000000525</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1402,51 +1402,51 @@
       <c r="AF6" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:03:0204094:4, РНФИ П11240047202; 23:03:0204094:313, РНФИ П12240034757 по адресу: Краснодарский, р-н Белоглинский, с/о Белоглинский, с. Белая Глина, ул. Спортивная, 7</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000525_1</t>
         </is>
       </c>
       <c r="AH6" s="3" t="n">
         <v>712706.12</v>
       </c>
       <c r="AI6" s="3" t="n">
         <v>541.5700000000001</v>
       </c>
       <c r="AM6" t="inlineStr">
         <is>
           <t>Постоянное (бессрочное) пользование</t>
         </is>
       </c>
       <c r="AQ6" s="4" t="n">
         <v>46315.06761574074</v>
       </c>
       <c r="AR6" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000526_1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>21000017280000000526</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>1</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1543,51 +1543,51 @@
       <c r="AF7" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:05:0602028:93, РНФИ П11240022549; 23:05:0602028:141, РНФИ П12240027922 по адресу: Краснодарский, р-н Выселковский, ст-ца Выселки, ул. Ленина, 59</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000526_1</t>
         </is>
       </c>
       <c r="AH7" s="3" t="n">
         <v>150987.66</v>
       </c>
       <c r="AI7" s="3" t="n">
         <v>1013.34</v>
       </c>
       <c r="AM7" t="inlineStr">
         <is>
           <t>Постоянное (бессрочное) пользование;Собственность</t>
         </is>
       </c>
       <c r="AQ7" s="4" t="n">
         <v>46315.06761574074</v>
       </c>
       <c r="AR7" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000521_1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>21000017280000000521</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>1</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1679,51 +1679,51 @@
       <c r="AF8" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:03:0204113:24, РНФИ П11240013131; 23:03:0204113:338, РНФИ П12240011902, 23:03:0204113:339, РНФИ П12240011904 по адресу: Краснодарский край, р-н Белоглинский, с. Белая Глина, ул. Октябрьская, 264</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000521_1</t>
         </is>
       </c>
       <c r="AH8" s="3" t="n">
         <v>1779160</v>
       </c>
       <c r="AI8" s="3" t="n">
         <v>468.2</v>
       </c>
       <c r="AM8" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ8" s="4" t="n">
         <v>46312.0669212963</v>
       </c>
       <c r="AR8" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000522_1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>21000017280000000522</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>1</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1815,51 +1815,51 @@
       <c r="AF9" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:16:0701001:1383, РНФИ П11240059984; 23:16:0701001:519, РНФИ П12240012632 по адресу: Краснодарский край, р-н. Курганинский, п. Светлая Заря, ул. Центральная, д. 63</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000522_1</t>
         </is>
       </c>
       <c r="AH9" s="3" t="n">
         <v>4884835.12</v>
       </c>
       <c r="AI9" s="3" t="n">
         <v>14695.65</v>
       </c>
       <c r="AL9" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ9" s="4" t="n">
         <v>46312.0669212963</v>
       </c>
       <c r="AR9" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000523_1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>21000017280000000523</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>1</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -1956,51 +1956,51 @@
       <c r="AF10" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:44:0504001:70, РНФИ П11240011228; 23:44:0101001:165, РНФИ П12240006722; 23:44:0101001:166, РНФИ П12240033269 по адресу: Краснодарский край, г. Кропоткин, ул. Шоссейная, 106</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000523_1</t>
         </is>
       </c>
       <c r="AH10" s="3" t="n">
         <v>1494924.16</v>
       </c>
       <c r="AI10" s="3" t="n">
         <v>753.49</v>
       </c>
       <c r="AM10" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ10" s="4" t="n">
         <v>46312.0669212963</v>
       </c>
       <c r="AR10" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000524_1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>21000017280000000524</t>
         </is>
       </c>
       <c r="D11" t="n">
         <v>1</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2097,51 +2097,51 @@
       <c r="AF11" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:46:0101001:247, РНФИ П11240034581; 23:46:0101001:713, РНФИ П12240005686 по адресу: Краснодарский край, г. Лабинск, п. Прохладный, ул. Коммунистическая, д. 54</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000524_1</t>
         </is>
       </c>
       <c r="AH11" s="3" t="n">
         <v>141038.28</v>
       </c>
       <c r="AI11" s="3" t="n">
         <v>91.11</v>
       </c>
       <c r="AM11" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ11" s="4" t="n">
         <v>46312.0669212963</v>
       </c>
       <c r="AR11" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000520_1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>21000017280000000520</t>
         </is>
       </c>
       <c r="D12" t="n">
         <v>1</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2238,51 +2238,51 @@
       <c r="AF12" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:01:0503005:14, РНФИ П11240040866; 23:01:0801006:1091, РНФИ П12240004316 по адресу: Краснодарский край,г. Абинск, ул. Пионерская, 185б</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000520_1</t>
         </is>
       </c>
       <c r="AH12" s="3" t="n">
         <v>2177034.23</v>
       </c>
       <c r="AI12" s="3" t="n">
         <v>14173.4</v>
       </c>
       <c r="AL12" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ12" s="4" t="n">
         <v>46310.0671412037</v>
       </c>
       <c r="AR12" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000519_1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>21000017280000000519</t>
         </is>
       </c>
       <c r="D13" t="n">
         <v>1</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2374,51 +2374,51 @@
       <c r="AF13" t="inlineStr">
         <is>
           <t>Проведение аукциона на заключение договора аренды федерального имущества с кадастровыми номерами: 23:36:0707016:1; 23:36:0707016:601; 23:36:0707016:619; 23:36:0707016:782 по адресу: Краснодарский край, м.р-н Щербиновский, с.п. Старощербиновское, ст-ца Старощербиновская, ул Шевченко, д. 95</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000519_1</t>
         </is>
       </c>
       <c r="AH13" s="3" t="n">
         <v>1462825</v>
       </c>
       <c r="AI13" s="3" t="n">
         <v>585.13</v>
       </c>
       <c r="AM13" t="inlineStr">
         <is>
           <t>Собственность</t>
         </is>
       </c>
       <c r="AQ13" s="4" t="n">
         <v>46308.0678125</v>
       </c>
       <c r="AR13" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000509_1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>21000017280000000509</t>
         </is>
       </c>
       <c r="D14" t="n">
         <v>1</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>
@@ -2505,51 +2505,51 @@
         <v>46325.75</v>
       </c>
       <c r="AE14" s="4" t="n">
         <v>46337.45833333334</v>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>Объекты недвижимости с кадастровыми номерами: 23:45:0101246:836, РНФИ П11240060725; 23:45:0101246:281, РНФИ П12240003732, 23:45:0101246:305, РНФИ П12240003735 по адресу: Краснодарский край, г. Крымск, ул. 50 лет Октября, 22</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
           <t>https://torgi.gov.ru/new/public/lots/lot/21000017280000000509_1</t>
         </is>
       </c>
       <c r="AH14" s="3" t="n">
         <v>949825.35</v>
       </c>
       <c r="AI14" s="3" t="n">
         <v>2245.45</v>
       </c>
       <c r="AQ14" s="4" t="n">
         <v>46296.06699074074</v>
       </c>
       <c r="AR14" s="4" t="n">
-        <v>46317.06741898148</v>
+        <v>46318.06704861111</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>torgi_gov:21000017280000000510_1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>ГИС Торги</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>21000017280000000510</t>
         </is>
       </c>
       <c r="D15" t="n">
         <v>1</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Приём заявок</t>
         </is>