--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -786,47 +786,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>270322212874</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46343.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46343.5</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Легковой автомобиль HUYNDAI IX 35. Идентификационный номер (VIN): TMAJU81BBDJ368921. Год выпуска: 2012. Номер кузова: TMAJU81BBDJ368921. Цвет кузова: черный. Мощность двигателя, л.с. (кВт): 150 (110). Рабочий объем двигателя, куб. см.: 1998. Тип двигателя: бензиновый. Экологический класс: четвертый. Разрешенная максимальная масса, кг: 1980. Масса без нагрузки, кг.: 1507. Залог в пользу АО «Экспобанк».</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0114a47d-8a99-4a96-8923-c268a3fb6e6d</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46313.07761574074</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.08366898148</v>
+        <v>46327.08302083334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>