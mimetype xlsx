--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -827,47 +827,47 @@
 Доля в праве 4\15 на земельный участок общей площадью 3086.00 (+/- 39) кв.м. Местоположение установлено относительно ориентира, расположенного в границах участка. Почтовый адрес ориентира: Краснодарский край, р-н Кущевский, х. Средние Чубурки, ул. Октябрьская, 98. Категория земель: Земли населенных пунктов. Виды разрешенного использования: для эксплуатации индивидуального жилого дома.
 Кадастровый номер: 23:17:0701001:197. Номер государственной регистрации: 23-23/006-23/006/801/2016-1734/3.
 Имеются хозяйственные постройки, не зарегистрированные в государственных органах федеральной службы государственной регистрации, кадастра и картографии (Росреестр).</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/0884b546-d370-4850-8d3c-d169001bf5a9</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>145998.3</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>3526.53</v>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Жилой дом</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46277.90884259259</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.90195601852</v>
+        <v>46318.08133101852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>