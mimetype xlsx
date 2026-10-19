--- v0 (2026-10-17)
+++ v1 (2026-10-19)
@@ -786,47 +786,47 @@
       <c r="AB2" t="inlineStr">
         <is>
           <t>7744002821</t>
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321.58333333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46321.625</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Права требования к СНТ "Ветерок", ИНН 5024089840 (солидарно с поручителем Коростышевским Максимом Павловичем), Коростышевский Максим Павлович, КД-158/14 от 16.09.2014, КД-132/14 от 19.08.2014, постановление 10 ААС от 14.02.2024 по делу А40-235114/23, определение АС г. Москвы от 20.12.2024 по делу А40-235114/23, КДФ-209/14 от 28.11.2014, определение АС г. Москвы от 28.06.2024 по делу А40-296889/23, определение АС г. Москвы от 05.03.2025 по делу А40-296889/23, СНТ "Ветерок", Коростышевский М.П. находятся в стадии банкротства (264 721 358,25 руб.)</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/6faaed92-65c8-44d1-a32b-732657305e34</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46291.11</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46312.90684027778</v>
+        <v>46314.93092592592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>