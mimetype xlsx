--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -754,123 +754,123 @@
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Прочее</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Вологодская область</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Вологодская область, Великоустюгский район, д.Белозерово, бокс 2, 3, 4</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>35:10:0506008:85</t>
         </is>
       </c>
       <c r="K2" s="2" t="n">
         <v>139.8</v>
       </c>
       <c r="L2" s="3" t="n">
-        <v>194727.4</v>
+        <v>162757.23</v>
       </c>
       <c r="M2" s="3" t="n">
         <v>290637.91</v>
       </c>
       <c r="N2" s="3" t="n">
-        <v>1392.9</v>
+        <v>1164.21</v>
       </c>
       <c r="O2" s="3" t="n">
-        <v>19472.74</v>
+        <v>16275.72</v>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>Реализация имущества должников</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>Публичное предложение</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>Аукцион-центр</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>Антонян Геворг Хачикович</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>615402706430</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46301.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46344.41597222222</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Помещение; кадастровый номер 35:10:0506008:85; нежилое; адрес Вологодская обл., Великоустюгский район, д. Белозерово, бокс 2,3,4; пл. 139.8 кв.м.Помещение; кадастровый номер 35:10:0506008:85; нежилое; адрес Вологодская обл., Великоустюгский район, д. Белозерово, бокс 2,3,4; пл. 139.8 кв.м.
 Характеристики имущества, в т.ч. сведения об ограничении прав и обременении объектов недвижимости - см. выписки из Единого государственного реестра недвижимости</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/af9bc644-9399-42ad-a7aa-f9d1a8a26938</t>
         </is>
       </c>
       <c r="AH2" s="3" t="n">
         <v>322931.01</v>
       </c>
       <c r="AI2" s="3" t="n">
         <v>2309.95</v>
       </c>
       <c r="AJ2" s="5" t="n">
-        <v>0.3969999969962625</v>
+        <v>0.4959999970272289</v>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>1/Этаж</t>
         </is>
       </c>
       <c r="AL2" t="inlineStr">
         <is>
           <t>Нежилое</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46301.90673611111</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46317.10164351852</v>
+        <v>46318.91820601852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>