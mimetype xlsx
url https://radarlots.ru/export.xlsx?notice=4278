--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -719,51 +719,51 @@
           <t>Обновлён</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>fedresurs:1ee51d95-7b3b-4121-b6cf-f37a768b68e4_1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Федресурс</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>4278</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Определение победителя</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Автомобиль Киа/Kia RIO, 2021, Z94C251BBMR158013</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Автомобили</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
         <v>967000</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>967000</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>96700</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>48350</v>
       </c>
       <c r="S2" t="inlineStr">
@@ -797,47 +797,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46321.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль Киа/Kia RIO, 2021, Z94C251BBMR158013.
 Обращаю внимание, что автомобиль находился в эксплуатации и является бывшим в употреблении; может иметь скрытые недостатки (неисправности), которые являются следствием эксплуатационных дефектов или естественного износа любых узлов, агрегатов и комплектующих, а также следствием ненадлежащего использования, ремонта или технического обслуживания.
 Данное транспортное средство находится в залоге у АО «Кредит Европа Банк (Россия)». В соответствии с подпунктом 4 пункта 1 статьи 352 ГК РФ залог прекращается, а сведения о залоге исключаются из реестра уведомлений о залоге движимого имущества, после реализации заложенного имущества и удовлетворения требований залогодержателя.
 На момент проведения торгов могут сохраняться наложенные ограничения, финансовым управляющим проводятся мероприятия по снятию ограничений. Ознакомьтесь с интересующим лотом заранее! Ознакомление с имуществом в рабочие дни с 10:00 до 18:00 по московскому времени, по согласованию по тел 89992486766, эл. почта sales@flbankrot.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/1ee51d95-7b3b-4121-b6cf-f37a768b68e4</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46291.08533564815</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46317.09236111111</v>
+        <v>46318.10445601852</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>