--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -794,47 +794,47 @@
         </is>
       </c>
       <c r="AC2" s="3" t="n">
         <v>46321.45833333334</v>
       </c>
       <c r="AD2" s="3" t="n">
         <v>46356.45833333334</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Автомобиль марки Lada 212140 4х4, 2017 г.в., ГРЗ Х 070 НЕ 56, VIN XTA212140J2305168
 Дополнительная информация о Лотах, условиях и о порядке проведения торгов предоставляется в рабочее время с 11:00 до 18:00 (мск.) по заявке, отправленной на эл. почту: rosekoyl@bk.ru.
 Имущество расположено по адресу: Оренбургская область, Кинзельский сельсовет (координаты 52.594262, 53.215928).
 Ознакомиться с имущество можно по местонахождению имущества по рабочим дням, с 13 ч. 00 м. до 17 ч. 00 м. по московскому времени, строго по предварительной записи по телефону: 89936044402 или эл. почте: rosekoyl@bk.ru.</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/750b7aca-b8f7-4a5b-a963-ff81403727e7</t>
         </is>
       </c>
       <c r="AQ2" s="3" t="n">
         <v>46318.90052083333</v>
       </c>
       <c r="AR2" s="3" t="n">
-        <v>46326.895625</v>
+        <v>46327.08096064815</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>