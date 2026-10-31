--- v0 (2026-10-30)
+++ v1 (2026-10-31)
@@ -800,47 +800,47 @@
         <is>
           <t>503236906356</t>
         </is>
       </c>
       <c r="AC2" s="4" t="n">
         <v>46321.41666666666</v>
       </c>
       <c r="AD2" s="4" t="n">
         <v>46357.41666666666</v>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>Квартира, площадь: 39,3 кв.м, назначение: квартира, адрес (местонахождение): г. Краснодар, ул. им. Константина Гондаря/Западный Обход, д. 98/1/д. 65 литера 2, кв. 548, вид собственности: Индивидуальная. Объект в залоге. Залогодержатель ПАО СБЕРБАНК.
 Ознакомиться с порядком продажи имущества, получить дополнительную информацию об имуществе можно в рабочие дни с 12:00 до 16:00 часов по предварительной договоренности с организатором торгов о дне и времени такого осмотра по телефону 79145951199, е-mail: annashyr@bk.ru</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
           <t>https://fedresurs.ru/bidding/ff5aa38e-ed72-4664-bd71-fb00a2d642af</t>
         </is>
       </c>
       <c r="AQ2" s="4" t="n">
         <v>46318.90917824074</v>
       </c>
       <c r="AR2" s="4" t="n">
-        <v>46324.9175</v>
+        <v>46325.91710648148</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>